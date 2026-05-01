--- v0 (2026-04-01)
+++ v1 (2026-05-01)
@@ -1537,1151 +1537,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Graph Coloring on a Coarse Grained Multicomputers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assefaw Hadish Gebremedhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 131 (1), pp.179-198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Weak-order extensions of an order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 304 (1-3), pp.249-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0898-1221(96)00102-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portable List Ranking: an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Journal of Experimental Algorithmics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 7 (7), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/944618.944625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partially complemented representations of digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Dahlhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross M. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Vol. 5, pp.147-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient and Practical Algorithms for Sequential Modular Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Dahlhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross M. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Algorithms in Cognition, Informatics and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (2), pp.360-387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Finiteness Theorems for Graphs and Posets Obtained by Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15 (3), pp.203-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interval Reductions and Extensions of Orders : Bijections to Chains in Lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Felsner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Order</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 15 (3), pp.221-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient Union-Find for Planar Graphs and other Sparse Graph Classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 203 (1), pp.123-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Linear Time Union-Find Strategies for Image Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fiorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 154 (2), pp.165-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-3975(94)00262-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Well-Quasi-Ordering Finite Posets and Formal Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 65 (1), pp.111--124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructing Colorings for Diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Felsner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Xavier Rampon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 131 (1), pp.179-198</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 51 (1-2), pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0166-218X(94)90096-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...703 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Jean-Xavier Rampon</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00549552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Pathwidth of Chordal Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 51 (1-2), pp.85-94. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1993, 45 (3), pp.233-248</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00549556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-free Orders and Minimal Interval Extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Order</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 9 (3), pp.291-302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3342,234 +3342,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Memory access classification for vertical task parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mogé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pavia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluating the impact of modeling uncertainties on decision makers: application to the Maginot's Water Line resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Glatron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILTER Open Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03004309v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02046105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbogast: 'du calcul des dérivations' to higher order AD</w:t>
               </w:r>
@@ -3813,230 +3813,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Automatic Code Generation for Iterative Multi-dimensional Stencil Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Saied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Performance Computing, Data, and Analitics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hydarabat, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Racoceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325648v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01337093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de programmation ORWL pour la parallélisation d'une application de suivi vidéo HD sur architecture multi-coeurs</w:t>
               </w:r>
@@ -4517,403 +4517,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Dynamic Distributed Algorithm for Read Write Locks (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumeya Leila Hernane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PDP 2012 - 20th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, München, Germany. pp.180-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PDP.2012.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">InterCell: a Software Suite for Rapid Prototyping and Parallel Execution of Fine Grained Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Havh Boumba Sitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARA 2010 - 10th International Conference on Applied Parallel and Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Reykjavík, Iceland. pp.282-292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-28151-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relaxed Synchronization with Ordered Read-Write Locks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeanvoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Par 2011: Parallel Processing Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.387-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A Dynamic Distributed Algorithm for Read Write Locks (extended abstract)</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and Experimental Validation of the Data Handover API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumeya Leila Hernane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...237 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benyettou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Grid and Pervasive Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Oulu, Finland. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5068,77 +5068,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">d'Havh Boumba Sitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PARA 2010 : State of the Art in Scientific and Parallel Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Reykjavick, Iceland. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5453,90 +5453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular based simulation of semiconductors thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">d'Havh Boumba Sitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5736,70 +5736,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00176084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The parXXL Environment: Scalable Fine Grained Development for Large Coarse Grained Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia de Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PARA-06: Worshop on state-of-the-art in scientific and parallel computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Umea, Sweden. pp.1094-1104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75755-9_127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00280094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Interactive Problem Modeller and PDE Solver, Distributed on Large Scale Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fressengeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Frezza-Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,217 +5918,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Workshop on Distributed Frameworks for Multimedia Applications - DFMA '07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00139660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">parXXL: A Fine Grained Development Environment on Coarse Grained Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia de Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on State-of-the-Art in Scientific and Parallel Computing - PARA'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Umeå/Sweden, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6913,51 +6913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRO: a Model for Parallel Resource-Optimal Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assefaw Hadish Gebremedhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,51 +7314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Coloring on a Coarse Grained Multiprocessor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assefaw Hadish Gebremedhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,51 +7543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European PVM/MPI Users' Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Balatonfüred, Hungary. pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7612,77 +7612,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Reductions and Extensions of Orders: Bijections to Chains in Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Felsner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Formal Power Series and Algebraic Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7940,77 +7940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak-Order Extensions of an Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Berlin, Germany. pp.65-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8035,77 +8035,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Pratical and Efficient Algorithm for Substitution Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Dahlhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross M. Mcconnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Eighth Annual ACM-SIAM Symposium on Discrete Algorithms (SODA'97)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, New Orleans, United States. pp.26-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8246,51 +8246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact data structure and parallel algorithms for permutation graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viennot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8514,8352 +8514,8352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Properly specify the interaction of library calls for mutexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3763, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Array subscripting without decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A. Múgica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3517, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">static_assert without UB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3525, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clean up atomics, non-normative changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3761, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Add type-safe minimum and maximum type-generic macros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even simpler defer for direct integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3497, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Another daemon: waiting for condition variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3559, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The __COUNTER__ predefined macro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rifkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3457, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarify the specification of the width macros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3496, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasing Ghosts I: constant expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3558, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproducible expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3499, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chasing Ghosts II: accessing allocated storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3448, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retire the concept of consume operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Boehm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3607, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objects of known constant size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3508, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarify status of non-returning functions with respect to function attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3494, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properly specify the interaction of library calls for condition variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3764, ISO JCT1/SC22/WG14. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">C semantics for contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N3739, ISO JCT1/SC22/WG14. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">N3764, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarify the specification of the width macros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3413, ISO JCT1/SC22/WG14. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproducible expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3392, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Even simpler defer for direct integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3434, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarify status of non-returning functions with respect to function attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3424, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduce complex literals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3298, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarify syntactic terms for array declarators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3414, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remove imaginary types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3274, ISO JCT1/SC22/WG14. 2024, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tail recursion for preprocessor macros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3307, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inline functions accessing identifiers declared with constexpr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3253, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some constants are literally literals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3239, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Array subscripting without decay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier A. Múgica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3380, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objects of known constant size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3391, ISO JCT1/SC22/WG14. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameter Forward Declarations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3140, ISO JCT1/SC22/WG14. 2023, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simple TU initialization and cleanup handling with dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3185, ISO JCT1/SC22/WG14. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarify array length specifications and sizeof expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3187, ISO JCT1/SC22/WG14. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initialization, allocation and effective type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3186, ISO JCT1/SC22/WG14. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The future of imaginary types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3206, ISO JCT1/SC22/WG14. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extensions to the preprocessor for C2Y</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N3190, ISO JCT1/SC22/WG14. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying array length state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISO JCT1/SC22/WG14. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04358362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improve type generic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] N2890, ISO JCT1/SC22/WG14. 2022, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106758v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basic lambdas for C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N2892, ISO JCT1/SC22/WG14. 2022, pp.52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03860638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unsequenced functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Alepins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria Nancy - Grand Est. 2022, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underspecified object declarations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N3006, ISO JCT1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pointers and integer types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2889, ISO JCT1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Require exact-width integer type interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2888, ISO JTC1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primary expressions and constant expressions, clarification request</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ISO JTC1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revise spelling of keywords</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2934, ISO JTC1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167870v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properly define blocks as part of the grammar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2937, ISO JCT1/SC22/WG14. 2022, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363674v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Add new optional time bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2957, ISO JCT1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378645v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type inference for variable definitions and function returns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2923, ISO JCT1/SC22/WG14. 2022, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106763v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Make false and true first-class language features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2935, ISO JTC1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167916v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The constexpr specifier for object definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N3018, ISO JCT1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type inference for object definitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N3007, ISO JCT1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type-generic lambdas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2924, ISO JCT1/SC22/WG14. 2022, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106919v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remove ATOMIC VAR INIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2886, ISO JTC1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167838v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduce the nullptr constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JeanHeyd Meneide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N3042, ISO JTC1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167929v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduce storage-class specifiers for compound literals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Gilding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N3038, ISO JCT1/SC22/WG14. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Add annotations for unreachable control flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2826, ISO JCT1/SC22/WG14. 2021, pp.10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265590v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lvalue closures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2737, ISO JCT1/SC22/WG14. 2021, pp.12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106930v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enforce storage stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2756, ISO JCT1/SC22/WG14. 2021, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple defer feature for C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C Seacord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2895, ISO JTC1/SC22/WG14. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Types and sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2838, ISO JTC1/SC22/WG14. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disambiguate the storage class of some compound literals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2819, ISO JCT1/SC22/WG14. 2021, pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indeterminate Values and Trap Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2772, ISO TC1/SC22/WG14. 2021, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifier Syntax using Unicode Standard Annex 31</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C Seacord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Downey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bindels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2836, ISO JCT1/SC22/WG14. 2021, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Only reserve names of optional functions if necessary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2839, ISO JCT1/SC22/WG14. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function literals and value closures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] N2736, ISO JCT1/SC22/WG14. 2021, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03106767v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wide Function Pointer Types for Pairing Code and Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2787, ISO JCT1/SC22/WG14. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Make call_once mandatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2840, ISO JCT1/SC22/WG14. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deferred cleanup and error handling in C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C Seacord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9385, Inria Nancy - Grand Est. 2020, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C source-to-source compiler enhancement from within</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9375, INRIA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998412v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernize time.h functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2417, ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Add an interface to query resolution of time bases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2459, ISO JTC1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISO/IEC 9899 editor report March 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] N2348, ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">intmax\_t, a way out</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2425, ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduce the term storage instance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] N2388, ISO JTC1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046329v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving to a provenance-aware memory object model for C: proposal for C2x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayvan Memarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor B F Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] N2362, ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Out-of-band bit for exceptional return and errno replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] N2361, ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISO/IEC 9899 editor report November 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2456, ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synchronization at thread and execution termination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2461, ISO JTC1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167850v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Align spelling of keywords with C++ and make them feature tests proposal for C2x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] n2368, ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unify string representation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remove support for function definitions with identifier lists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Gullik Bjønnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2432, ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contain the floating point naming explosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2426, ISO JCT1/SC22/WG14. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two's complement sign representation for C2x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ISO JCT1/SC22/WG14. 2019, pp.N2412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clean up atomics, non-normative changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">N3761, ISO JCT1/SC22/WG14. 2025</w:t>
+              <w:t xml:space="preserve">[Technical Report] N2389, ISO JTC1/SC22/WG14. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">N3525, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02167823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Function failure annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niall Douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2429, ISO JCT1/SC22/WG14. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3763, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C provenance semantics: examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Sewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kayvan Memarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor B F Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Uecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] N2363, ISO JCT1/SC22/WG14. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">N3517, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving to two's complement sign representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] N2330, ISO JCT1/SC22/WG14. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3497, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remove conditional &amp;quot;WANT&amp;quot; macros from numbered clauses proposal for C2x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] N2359, ISO JTC1/SC22/WG14. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3559, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clean up atomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] N2329, ISO JCT1/SC22/WG14. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">N3457, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memory access classification for vertical task parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mogé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9182, Inria Nancy - Grand Est. 2018, pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3496, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbogast – Origine d'un outil de dérivation automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Friedelmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-8911, INRIA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3558, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fully-abstracted affinity optimization for task-based models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8993, INRIA Nancy. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3494, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Futex based locks for C11's generic atomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8818, INRIA Nancy. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3448, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data handover on a peer-to-peer system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumeya Leila Hernane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benyettou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8690, Inria Nancy - Grand Est (Villers-lès-Nancy, France); INRIA. 2015, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3499, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120837v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underspecified Aspects of Threads in C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Keaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0470, Inria. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3508, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modular C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8751, INRIA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">N3607, ISO JCT1/SC22/WG14. 2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01169491v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Site Emulation using Wrekavoc: Validating Distributed Algorithms and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dubuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6696, INRIA. 2008, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00331627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical results for generalized attachment models for the genesis of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Schimit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0361, INRIA. 2008, 74 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">N3414, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00349461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sublinear Communication for Integer Permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6403, INRIA. 2007, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3274, ISO JCT1/SC22/WG14. 2024, pp.12</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00201503v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SSCRAP : Soft Synchronized Computing in Rounds for Adequate Parallelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essaïdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5184, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3307, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Handover: Reconciling Message Passing and Shared Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5383, INRIA. 2004, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3253, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">External Memory Algorithms using a Coarse Grained Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5142, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3298, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Realistic Implementations of External Memory Algorithms using a Coarse Grained Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4719, INRIA. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3434, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randomized Permutations in a Coarse Grained Parallel Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4639, INRIA. 2002, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3424, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Treewidth of Java Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole A. Maehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4318, INRIA. 2001, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3413, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Work-Optimal Algorithm on log delta n Processors for a P-Complete Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4174, INRIA. 2001, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3392, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRO: a model for Parallel Resource-Optimal Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assefaw Hadish Hadish Gebremedhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4319, INRIA. 2001, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3239, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graph Coloring on a Coarse Grained Multiprocessor (extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assefaw Hadish Hadish Gebremedhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3906, INRIA. 2000, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">N3380, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feasability, Portability, Predictability and Efficiency : Four Ambitious Goals for the Design and Implementation of Parallel Coarse Grained Graph Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3885, INRIA. 2000, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3391, ISO JCT1/SC22/WG14. 2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication and Memory Optimized Tree Contraction and List Ranking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-4061, INRIA. 2000, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">N3187, ISO JCT1/SC22/WG14. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Java Programs do not have Bounded Treewidth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole A. Mæhle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Arne Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3870, INRIA. 2000, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3185, ISO JCT1/SC22/WG14. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Handling of Graphs on PC Clusters : A Coarse Grained Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3897, INRIA. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">N3140, ISO JCT1/SC22/WG14. 2023, pp.3</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">List Ranking on PC Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3869, INRIA. 2000, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">N3186, ISO JCT1/SC22/WG14. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient and Practical Algorithms for Sequential Modular Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Dahlhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross M. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3804, INRIA. 1999, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3206, ISO JCT1/SC22/WG14. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">List Ranking on a Coarse Grained Multiprocessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3640, INRIA. 1999, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">N3190, ISO JCT1/SC22/WG14. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00073033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partially Complemented Representations of Digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Dahlhaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Gustedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross M. Mcconnell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-3832, INRIA. 1999, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...1205 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...4749 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072825v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">inria-00073033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The General Two-Path Problem in Time O(m log n)</w:t>
               </w:r>
@@ -17605,90 +17605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-Centered Distributed Processing of Large Histopathology Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gustedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Racoceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Perseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference on Computational Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17907,51 +17907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A086A48"/>
+    <w:nsid w:val="CD1B9750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18138,51 +18138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jens-gustedt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-1944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077834437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383654v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manning.com/books/modern-c-third-edition" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sewell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Memarian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B F Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Uecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-std.org/JTC1/SC22/WG14/www/docs/n3005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02952700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open-std.org/jtc1/sc22/wg14/www/docs/n2644.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ballman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gilding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Scogland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Seacord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open-std.org/jtc1/sc22/wg14/www/docs/n2542.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561729v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Hariri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307750v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1428603" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450684v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari K. Raghavan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Schimit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2010.12.036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubuisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.734" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2009.09.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000900v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000899v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw Hadish Hadish Gebremedhin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essa&#239;di" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099565v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0898-1221(96)00102-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw Hadish Gebremedhin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dahlhaus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross M. Mcconnell" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.303" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/944618.944625" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098826v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Felsner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098825v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)00262-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Rampon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(94)90096-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Leila Hernane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312059v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01206-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/243C282169B9B7912CE3FAAD5A7C6A496EF7B50D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72543-3_103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Seacord" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3442116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004309v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02046105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mog&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.71" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851956" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325648v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337093v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Saied" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191855v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Buchert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909347v5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639289v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641068v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyettou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.32" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547598v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535534v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2011.45" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490108v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435609v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160913" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia de Vivo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_127" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103755v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Goel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11917496_15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13810" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ben Fraj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. M&#230;hle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44691-5_10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JJP2JBHV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lange" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099382v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans L. Bodlaender" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549672v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0023449" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6K9NMS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60618-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Steger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456854v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456825v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456815v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235988v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456833v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235746v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. M&#250;gica" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05236042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05236001v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235970v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rifkin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235849v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235878v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05236026v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235906v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05236013v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456787v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Boehm" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794159v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737111v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04866911v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04866903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04866890v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794151v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358367v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358353v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358330v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358362v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799906v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106758v3" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363674v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378645v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106763v3" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363711v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167870v4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799968v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02952723v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Alepins" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799959v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167916v4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106919v5" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167838v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167929v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JeanHeyd Meneide" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03390558v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265590v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363683v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363692v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524565v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106930v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265588v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408023v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404598v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Downey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindels" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03390554v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106767v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090771v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02998412v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089861v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02046444v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastien" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Jones" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311454v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378605v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089873v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378784v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167850v2" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089889v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311457v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02046329v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311460v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311466v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gullik Bj&#248;nnes" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089925v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089868v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311453v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167823v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311462v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Douglas" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02046430v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814740v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313355v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friedelmeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230011v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keaton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169491v4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236734v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120837v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331627v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349461v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201503v3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070620v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071441v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Maehle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072268v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072785v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072747v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072784v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072575v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072768v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072757v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072855v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072825v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073033v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549678v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549762v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03984047v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165731v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165732v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03553612v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165736v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328557v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7849" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459000v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.87" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jens-gustedt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0779-1944" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077834437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02383654v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gustedt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manning.com/books/modern-c-third-edition" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02957464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sewell" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kayvan Memarian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor B F Gomes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Uecker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open-std.org/JTC1/SC22/WG14/www/docs/n3005.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02952700v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open-std.org/jtc1/sc22/wg14/www/docs/n2644.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02953399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Ballman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Gilding" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Scogland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Seacord" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.open-std.org/jtc1/sc22/wg14/www/docs/n2542.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00549774v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561729v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleimane Hariri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Weill" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2022.078" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01307750v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10556788.2018.1428603" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00450684v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hari K. Raghavan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Schimit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2010.12.036" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438616v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Claude Canon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dubuisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jss.2009.11.734" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Clauss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2009.09.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00364180v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129626409000304" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000900v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000899v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw Hadish Hadish Gebremedhin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essa&#239;di" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Arne Telle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assefaw Hadish Gebremedhin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0898-1221(96)00102-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/944618.944625" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Dahlhaus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross M. Mcconnell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.303" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Felsner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549539v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fiorio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-3975(94)00262-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Xavier Rampon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-218X(94)90096-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549557v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01308989v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Leila Hernane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905790v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Contassot-Vivier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vialle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312059v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01206-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/243C282169B9B7912CE3FAAD5A7C6A496EF7B50D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333260v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-72543-3_103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C Seacord" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3412841.3442116" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02046105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mog&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Glatron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05510476v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621936v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Mansouri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2017.71" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851956" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01337093v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Saied" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325648v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Salas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Racoceanu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Perseil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01325850v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01191855v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Buchert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002815v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Berthaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-409-1-78" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00909347v5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641068v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyettou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2012.32" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645121v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Frezza-Buet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=d'Havh Boumba Sitou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fressengeas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28151-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeanvoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547598v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00535534v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC.2011.45" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00491969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490108v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2010.11" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435609v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160913" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00312131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176084v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00280094v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia de Vivo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_127" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00139660v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103755v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Goel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11917496_15" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000612v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099545v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13810" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099787v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ben Fraj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107672v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. M&#230;hle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099383v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44691-5_10" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JJP2JBHV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099028v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Cohen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099384v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099034v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lange" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099382v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549659v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans L. Bodlaender" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549672v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549667v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549669v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549664v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0023449" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-G6K9NMS3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00471607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-60618-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549674v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika Steger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549677v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456833v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A. M&#250;gica" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235988v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456815v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05236042v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05236001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rifkin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235878v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05236013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235906v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456787v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Boehm" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05235823v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05236026v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456847v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456854v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04866890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794151v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04866911v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04866903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737134v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794159v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737051v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737180v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737111v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358367v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04737209v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04794146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358315v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358330v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358353v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358343v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358385v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358378v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04358362v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106758v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03860638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02952723v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Alepins" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799968v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363711v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363699v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799948v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167870v4" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363674v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378645v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106763v3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167916v4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799921v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799959v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106919v5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167838v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167929v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=JeanHeyd Meneide" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03799906v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265590v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106930v3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265588v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03524565v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363692v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03363683v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03408023v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404598v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Downey" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bindels" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03390554v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106767v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03404607v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03390558v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03090771v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02998412v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311454v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378605v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089676v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Jones" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311457v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02046329v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089873v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378784v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167850v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089925v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089868v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311466v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Gullik Bj&#248;nnes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311460v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311453v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bastien" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02167823v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02311462v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Douglas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089907v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02046444v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02089861v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02046430v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01814740v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01313355v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Friedelmeyer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01409101v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236734v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120837v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01230011v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Keaton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169491v4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331627v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349461v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201503v3" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071404v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070620v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071441v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071867v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071946v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072269v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole A. Maehle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072448v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072268v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072747v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072768v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072575v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072784v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072757v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072785v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072855v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073033v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072825v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549678v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00549762v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03984047v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165731v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165732v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03553612v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03165736v2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328557v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03328555v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238119v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7849" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03459000v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416284v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER.2016.87" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>