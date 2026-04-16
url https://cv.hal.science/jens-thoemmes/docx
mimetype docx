--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -884,3757 +884,3861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Company bargaining and working time accounts in France and Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.19654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les comptes épargne-temps en France et en Allemagne. Une analyse comparative des accords d’entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Giotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021 – 1 (9), pp.83-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12818-2.p.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail détaché: un système autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1-2), pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.20574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Times of Cooks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/socsci11030109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.8883⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03290005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The continuity of social times in China. Case studies of two manufacturing industries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.7840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arbeitszeitkonten in Deutschland und Frankreich. Eine vergleichende Analyse von Betriebsvereinbarungen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrielle Beziehungen -The German Journal of Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (1), pp.45-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3224/indbez.v27i1.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Analysis of Working Hours in the Labor Sociology (Chinese)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Governance Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 06, pp.55-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités, réseaux et mobilités transnationales des travailleurs saisonniers en Andorre et des travailleurs détachés portugais en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Oliveira da silva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eps.7228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compte épargne temps: mieux vivre ou travailler plus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Travailler plus !, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuler entre chantiers et pays : enquête sur les travailleurs détachés portugais dans le BTP en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Oliveira da silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.6454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La capitalisation du temps de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherche sociologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les nouveaux objets de la sociologie, 59-60, pp.113-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036789ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three Worlds of Professional and Managerial Staff in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 71 (2), pp.299-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1036611ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire ouvrière et relations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tri sélectif des déchets : entre difficultés et potentialités d’une nouvelle profession industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Enjeux environnementaux et dynamiques des groupes professionnels, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.5026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémès temporelles et conflits armés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lindemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps tout au long de la vie, des modèles de temps choisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Confédération Française Démocratique du Travail (CFDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.73--80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Memoriam Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps de l’action publique entre accélération et hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalisation et temps tout au long de la vie. Le cas du compte-épargne-temps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Confédération Française Démocratique du Travail (CFDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.34--41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Temporalités et action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, http://temporalites.revues.org/2693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01017023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail détaché. Le cas des salariés portugais du secteur de la construction en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.39-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire oubliée des horaires individualisés : de la désynchronisation choisie à la flexibilité pour l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.011.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sérénité à la résistance : trois mondes de cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Escarboutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Kanzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.725-757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois mondes de cadres en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hochqualifizierte Angestellte in Frankreich: Gelassenheit - Individualismus - Widerstand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leviathan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.479-504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des normes temporelles du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Temps professionnels éclatés, TIC et urgences, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure des temps des cadres : une solution pour sortir des difficultés professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16, http://temporalites.revues.org/2266</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités des cadres et malaise au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Kanzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Escarboutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 68, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 43, http://interventionseconomiques.revues.org/1401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail détaché: un système autonome</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betriebsverhandlungen in Frankreich : die Bevollmächtigung von nicht gewerkschaftlich organisierten Mitarbeitern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industrielle Beziehungen -The German Journal of Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (4), pp.262-289</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...151 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités sociales : mise en marché et conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, http://temporalites.revues.org/1094</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941491v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du temps de travail au temps des marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31-32, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 10, http://temporalites.revues.org/1149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negociation et régulation intermédiaire: Le cas du mandatement syndical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrielle Beziehungen -The German Journal of Industrial Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (4), pp.817-841</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942000v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cadres : un groupe social en recomposition à la lumière des temps sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Escarboutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Governance Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 06, pp.55-60</w:t>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 153 (3), pp.68--74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...649 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du travail et critique du temps industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21</w:t>
+              <w:t xml:space="preserve">, 2008, 8, http://temporalites.revues.org/92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...1506 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution d’une règle d’organisation sur dix ans : l’accord collectif chez un constructeur d’automobiles en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (2), pp.219--236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soctra.2008.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution d'une règle d'organisation sur dix ans : l'accord collectif chez un constructeur d'automobiles en Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 50 (2), pp.219-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Time and Social Time Values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (1), pp.22-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2006.10707708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2006.10707708⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00941861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps sociaux et temporalités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (1), pp.11-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2006.10707707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation politique et régulation d'usage dans le temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flautre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 67 (2), pp.135-154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.672.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936469v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de travail entre deux pôles: protection de l'emploi et subsistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 249, pp.85--94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du temps de travail: normes sociales ou normes juridiques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 41, pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation du temps de travail: l'emploi en jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 40 (2), pp.191-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation du temps de travail et les composantes du référentiel temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 20 (1), pp.51-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.1997.10715537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933571v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La semaine de 4 jours chez Volkswagen : un scénario original de sortie de crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Labit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 64, pp.5-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4644,51 +4748,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working-time regulations in France: the shift from law to collective bargaining and inter-individual negotiations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Giotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4704,142 +4808,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGPA Annual Conference Toulouse - “Sociology of the State: Reforms &amp; Resilience”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception du travail dans la « réforme de la vie » en début de XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "A REFORMA DA VIDA"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro/UFRJ, Oct 2013, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du temps de travail des cadres aux cadres du temps de travail : les représentations des trente cinq heures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4855,73 +4959,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations au travail, relations de travail, 10èmes Journées de Sociologie du Travail, 24-25 novembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Rouen, France. pp.316-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du temps de travail des cadres aux cadres du temps de travail : les représentations des 35 heures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4945,146 +5049,146 @@
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Journées de Sociologie du Travail du 24-25 novemebre 2005</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflit, négociation et règles de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Rouen, France. pp.316-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00101967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisation du temps et différenciation par le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flautre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, statuts et conditions du travail VII ème Journées de Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Bologna, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5094,1147 +5198,1147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time autonomy and work in France, Germany, and China: historical insights and emerging trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lexington Books, 2024, 9781666969085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La seconde autonomie. Temps et travail en France, Allemagne et en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1--238, 2024, 978-2366301373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regelungsstrukturen und Praxis von Arbeitszeitkonten Deutschland und Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study der Hans-Böckler-Stiftung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84, 2021, 978-3-86593-377-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posted work: informality and social regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TAO Digital Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-88-98626-23-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/6485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps de travail et régulation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thoemmes, Jens. TAO Digital Library, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo di lavoro e regolazione sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thoemmes, Jens. TAO Digital Library, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités et guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lindemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lindemann, Thomas and Thoemmes, Jens. no 21- en ligne, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’industrie à la campagne. 50 ans de mémoire ouvrière d’une usine de pâte à papier dans les Pyrénées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, pp.1--238, 2024, 978-2366301373</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thébault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9782366300345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités dans les sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dubar, Claude and Thoemmes, Jens. Octares Editions, 2013, 978-2-36630-010-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizations and working time standards: a comparison of negotiations in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, pp.182, 2013, 9780415814584 0415814588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La négociation du temps de travail: une comparaison France-Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ-Lextenso, pp.184, 2010, Droit et société. Recherches et travaux, ISSN 1289-7906, 978-2-275-02837-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités sociales et marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane-Gabrielle Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thoemmes, Jens and Tremblay, Diane-Gabrielle. no 10- en ligne, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités sociales : repères méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert de Terssac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Octares, 2006, Collection Le Travail en débats. Série Maison des sciences de l'homme et de la société de Toulouse, ISSN 1772-533X ; 4, 2-915346-33-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages du temps libéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567108v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Timo Giotto</w:t>
+                <w:t xml:space="preserve">Claire Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hartmut Seifert</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.84, 2021, 978-3-86593-377-5</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Escarboutel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère délégué à la recherche, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...68 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00112434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la fin du temps de travail?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, pp.225, 2000, Le Travail Humain, 2-13-050549-X</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...803 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6244,2099 +6348,2185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Berthet; Delphine Mercier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail et la société française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.129-137, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05091391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’autonomie temporelle à l’épreuve des comptes épargne- temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicky Le Feuvre; Marc Perrenoud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du travail: déplacements, brouillages et recomposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, pp.319-331, 2025, 978-2-36630-149-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05091388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Depuis la pandémie, on est tous passé en télétravail. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Marie Dujarier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idées reçues sur le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Cavalier Bleu, pp.221 - 222, 2023, 979-10-318-0581-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des règles aux régulations invisibles : la théorie de la régulation sociale en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richebé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Gaglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses des Mines. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une sociologie pour l'action. Itinéraires et héritages de Jean-Daniel Reynaud, Lise Condé (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-122, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03431973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O trabalho destacado dos assalariados portugueses em França: O caso do setor da Construção</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pereira, Virgílio Borges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Em (re)construção: elementos para uma sociologia da atividade na indústria da construção em Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FLUP, pp.474-492, 2020, 978-989-8969-51-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bureau, Marie-Christine and Corsani, Antonella and Giraud, Olivier and Rey (directeurs), Frédéric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les zones grises de l'emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Teseo, pp.523-532, 2019, 978-987-723-198-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A concepção de trabalho na &amp;quot;Reforma da Vida&amp;quot; no começo do século XX/Claude Dubar, Erik Laloy, Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paiva, Vanilda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A reforma da vida: A busca de uma outra modernidade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garamond, pp.135--154, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulations européennes et régulations nationales : le cas du travail détaché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mercenier H.; Ni Chaoimh E.; Damay L.; Delledonne G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La libre circulation sous pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.53-70, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal punto di vista della sociologia del lavoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maggi, Bruno and Rulli, Giovanni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dibattito sull’analisi del lavoro per la prevenzione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TAO Digital Library, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the point of view of work sociology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maggi, Bruno; Rulli, Giovanni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Debate on work analysis for prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TAO Digital Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démarche du Programme « Organization and Well-being » : observations d’un point de vue sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maggi, Bruno and Rulli, Giovanni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Débat sur l’analyse du travail pour la prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAO Digital Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the point of view of work sociology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maggi, Bruno and Rulli, Giovanni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Debate on work analysis for prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TAO Digital Library, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A concepção de trabalho na ‘Reforma da Vida’ no começo do século XX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanilda Pereira Paiva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A reforma da vida: A busca de uma outra modernidade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jaguatirica Digital, pp.128-144, 2016, 9788576174745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mines et les huit heures par Paul de ROUSIERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Ramos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction de l’idée de temps - Archives françaises (1876-1909)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.218-220, 2016, Temporalités: Travail et Sociétés, 978-2-36630-048-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps, travail et régulations : en quête du processus d'action multi-scalaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Thoemmes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et régulation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAO Digital Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.6-18, 2015, 978-88-98626-03-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/4286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/4286⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01240230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les régulations du travail et des temps : réponses et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Thoemmes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et régulation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAO Digital Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.70-82, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/4286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le regolazioni del lavoro e dei tempi: risposte e prospettive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Thoemmes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo di lavoro e regolazione sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAO Digital Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-80, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/4286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempo, lavoro e regolazione: verso il processo d'azione a più livelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Thoemmes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo di lavoro e regolazione sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAO Digital Library</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.6-17, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/4286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libérer les temporalités de l’emprise des marchés: une question de théorie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Monchatre; Bernard Woehl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps de travail et travail du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Collection : Homme et société, 02926679. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.57048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.57048⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01088268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités et la sociologie du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Dubar et Jens Thoemmes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temporalités dans les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Octarès, pp.7-12, 2013, 9782366300109</w:t>
+              <w:t xml:space="preserve">, Octares Editions, pp.59-68, 2013, 9782366300109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales face aux temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Dubar et Jens Thoemmes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temporalités dans les sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Octares Editions, pp.59-68, 2013, 9782366300109</w:t>
+              <w:t xml:space="preserve">, Octarès, pp.7-12, 2013, 9782366300109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités et la performance dans l'entreprise. Le cas des cadres-professionnels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diane-Gabrielle Tremblay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance organisationnelle et temps sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Québec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.129-144, 2012, 9782760534322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La negoziazione del tempo di lavoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Maggi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpretare l'agire: una sfida teorica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci, pp.219-234, 2011, 9782130590439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942095v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation du temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Maggi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interpréter l'agir : un défi théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, pp.259-278, 2011, 9782130590439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing use of 'market' concepts in negotiations and contextualising factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Thornley, Steve Jefferys, Béatrice Appay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Globalization and Precarious Forms of Production and Employment: Challenges for Workers and Unions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.147-163, 2010, 9781848445932</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942020v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail des sapeurs-pompiers dans la crise : le cas de l’explosion « AZF »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Kanzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Terssac, Gilbert and Gaillard, Irène. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La catastrophe d’AZF : l’apport des sciences humaines et sociales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, pp.61--75, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des sapeurs-pompiers dans la crise : le cas de l'explosion &amp;quot; AZF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8356,1019 +8546,933 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert de Terssac et Irène Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La catastrophe d'AZF : l'apport des sciences humaines et sociales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.61-75, 2008, Sciences du risque et du danger, 978-2-7430-1049-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Ryad Kanzari</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités sociales: nouveaux enjeux, nouvelles démarches d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thoemmes, Jens; De Terssac, Gilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temporalités sociales : repères méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-12, 2006, 2-915346-33-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 35 heures en &amp;quot; rafales &amp;quot; : la construction des formes de la négociation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jens Thoemmes et Gilbert de Terssac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temporalités sociales : repères méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.45-60, 2006, 2-915346-33-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans de comparaison France-Allemagne : de l'effet sociétal à l'analyse de l'articulation des régulations globales et locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lallement et Jan Spurk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies de la comparaison internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNRS, pp.23-38, 2003, 978-2271061591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail et les temporalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GREP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREP, pp.109--129, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Négociation du temps de travail et régulations intermédiaires : le cas de Volkswagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Groux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique négociée: approches à partir des "35 heures" France-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, pp.127-143, 2001, 9782747516907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936461v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La remise en cause du temps de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alaluf, Matéo and Rolle, Pierre and Schoetter, Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Division du travail et du social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Toulouse, pp.287--295, 2001, 2-906769-73-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline temporelle, division sexuelle du travail et genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flautre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicky Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert de Terssac et Diane-Gabrielle Tremblay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où va le temps de travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.185-202, 2000, 2-906769-64-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution du temps de travail : entre temps protégé et temps de la subsistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Terssac, Gilbert et Diane-GabrielleTremblay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où va le temps de travail ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.247-258, 2000, 2-906769-64-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place du compte épargne temps : modalités et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Flautre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thébault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La négociation collective en 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation Française, pp.317-334, 1998, 978-2-11-004051-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des arrangements temporels : une analyse d'accord sur 11 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert de Terssac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gerhard Bosch, Danièle Meulders et François Michon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps de travail : nouveaux enjeux, nouvelles normes, nouvelles mesures.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editons du Dulbea, pp.217-244, 1997, 2872010203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9378,161 +9482,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 ans de recherches sur le travail en France... et après ? Livre Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Beroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport final, CNRS SHS. 2024, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04862618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9679,51 +9783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61211/mjqr110108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562230v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33058/sjs-2024-501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vmzj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33642/ijbass.v10n5p1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205338v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Giotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476483v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2.p.0083" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.19654" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20574" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11030109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seifert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/indbez.v27i1.03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Oliveira&#160;da&#160;silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7228" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036789ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036611ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240171v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5026" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pucheu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017023v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088250v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2693" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942175v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.011.0035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Escarboutel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Kanzari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942000v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095594v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941491v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941437v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.03.013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707708" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941864v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707707" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936469v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flautre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.672.0135" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941111v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937155v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933571v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.1997.10715537" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933541v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014914v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101842v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669208v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567108v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/304-la-seconde-autonomie-temps-et-travail-en-france-allemagne-et-chine.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imu-boeckler.de/de/faust-detail.htm?sync_id=HBS-008022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/6485" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6485" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095602v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095604v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2968" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088233v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=250" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942184v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942045v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095592v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095587v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936455v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091388v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0221" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482166v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/5598/1/Debate%20English.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095608v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573501v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350611v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/temporalites-travail-et-societes/205-la-construction-de-l-idee-de-temps.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.6092/unibo/amsacta/4286" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/4286" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100144000" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.57048" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942166v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942168v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942161v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/performance-organisationnelle-temps-sociaux-2346.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942095v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942077v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942020v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941960v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095588v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852078v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-maison-des-sciences-de-l-homme-et-de-la-societe/130-les-temporalites-sociales-reperes-methodologiques.html?search_query=De+Terssac&amp;amp;results=12" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941409v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936467v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095593v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095589v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936461v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941233v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936377v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61211/mjqr110108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562230v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33058/sjs-2024-501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vmzj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33642/ijbass.v10n5p1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205338v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Giotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.19654" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476483v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2.p.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20574" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11030109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seifert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/indbez.v27i1.03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Oliveira&#160;da&#160;silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7228" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036789ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036611ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pucheu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2693" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.011.0035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Escarboutel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Kanzari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.153" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941491v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942000v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941437v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707708" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936469v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flautre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.672.0135" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937155v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933571v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.1997.10715537" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/304-la-seconde-autonomie-temps-et-travail-en-france-allemagne-et-chine.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imu-boeckler.de/de/faust-detail.htm?sync_id=HBS-008022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/6485" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2968" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=250" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936455v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/5598/1/Debate%20English.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/temporalites-travail-et-societes/205-la-construction-de-l-idee-de-temps.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240230v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.6092/unibo/amsacta/4286" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/4286" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100144000" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.57048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/performance-organisationnelle-temps-sociaux-2346.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942095v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942077v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942020v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941960v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-maison-des-sciences-de-l-homme-et-de-la-societe/130-les-temporalites-sociales-reperes-methodologiques.html?search_query=De+Terssac&amp;amp;results=12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936467v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936461v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095589v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>