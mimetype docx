--- v1 (2026-04-16)
+++ v2 (2026-05-12)
@@ -270,243 +270,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autonomie temporelle : enjeux théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Journal of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1), pp.7-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33058/sjs-2024-501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562230v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques du court et du long terme dans l’action publique : le télétravail en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action publique. Recherche et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22, pp.21-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Télétravail: de l'exception à la règle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Conditions de Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14, pp.27-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567104v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-04562230v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télétravail : plaisir ou corvée ?</w:t>
               </w:r>
@@ -884,378 +884,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le travail détaché: un système autonome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (1-2), pp.261-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.20574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Times of Cooks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/socsci11030109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Company bargaining and working time accounts in France and Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Giotto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.19654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03749981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptes épargne-temps en France et en Allemagne. Une analyse comparative des accords d’entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Giotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Socio-économie du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2021 – 1 (9), pp.83-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12818-2.p.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476483v2</w:t>
-              </w:r>
-[...167 lines deleted...]
-                <w:t xml:space="preserve">hal-03901805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et migrations</w:t>
               </w:r>
@@ -2032,1958 +2032,1958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épistémès temporelles et conflits armés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lindemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoire ouvrière et relations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tri sélectif des déchets : entre difficultés et potentialités d’une nouvelle profession industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Enjeux environnementaux et dynamiques des groupes professionnels, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.5026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sociologies.5026⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01240171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps tout au long de la vie, des modèles de temps choisi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Confédération Française Démocratique du Travail (CFDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.73--80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lindemann</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Memoriam Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ramos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 21</w:t>
+              <w:t xml:space="preserve">, 2015, 22, s.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Temporalités et action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, http://temporalites.revues.org/2693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01017023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temps de l’action publique entre accélération et hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalisation et temps tout au long de la vie. Le cas du compte-épargne-temps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timo Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Confédération Française Démocratique du Travail (CFDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11, pp.73--80</w:t>
+              <w:t xml:space="preserve">, 2014, 5, pp.34--41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Simoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ramos</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22, s.p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jacques Commaille</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail détaché. Le cas des salariés portugais du secteur de la construction en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Mondes du travail </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.39-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire oubliée des horaires individualisés : de la désynchronisation choisie à la flexibilité pour l'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.011.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la sérénité à la résistance : trois mondes de cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Simoulin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Escarboutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Kanzari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.725-757</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois mondes de cadres en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mondes sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hochqualifizierte Angestellte in Frankreich: Gelassenheit - Individualismus - Widerstand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leviathan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.479-504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique des normes temporelles du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Temps professionnels éclatés, TIC et urgences, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesure des temps des cadres : une solution pour sortir des difficultés professionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 19, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 16, http://temporalites.revues.org/2266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Capitalisation et temps tout au long de la vie. Le cas du compte-épargne-temps.</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités des cadres et malaise au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Timo Giotto</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryad Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pucheu</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Escarboutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de la Confédération Française Démocratique du Travail (CFDT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.34--41</w:t>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, http://interventionseconomiques.revues.org/1401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betriebsverhandlungen in Frankreich : die Bevollmächtigung von nicht gewerkschaftlich organisierten Mitarbeitern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrielle Beziehungen -The German Journal of Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (4), pp.262-289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les temporalités sociales : mise en marché et conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 19, http://temporalites.revues.org/2693</w:t>
+              <w:t xml:space="preserve">, 2009, http://temporalites.revues.org/1094</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941491v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du temps de travail au temps des marchés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 19, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 10, http://temporalites.revues.org/1149</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le travail détaché. Le cas des salariés portugais du secteur de la construction en France.</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negociation et régulation intermédiaire: Le cas du mandatement syndical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mondes du travail </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.39-55</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (4), pp.817-841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00942000v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cadres : un groupe social en recomposition à la lumière des temps sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Escarboutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Informations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 153 (3), pp.68--74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Ryad Kanzari</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évolution d’une règle d’organisation sur dix ans : l’accord collectif chez un constructeur d’automobiles en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.219--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2008.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...245 lines deleted...]
-                <w:t xml:space="preserve">La mesure des temps des cadres : une solution pour sortir des difficultés professionnelles ?</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie du travail et critique du temps industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16, http://temporalites.revues.org/2266</w:t>
+              <w:t xml:space="preserve">, 2008, 8, http://temporalites.revues.org/92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...521 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941437v2</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03095586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution d'une règle d'organisation sur dix ans : l'accord collectif chez un constructeur d'automobiles en Allemagne</w:t>
               </w:r>
@@ -5206,495 +5206,495 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La seconde autonomie. Temps et travail en France, Allemagne et en Chine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octares Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1--238, 2024, 978-2366301373</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time autonomy and work in France, Germany, and China: historical insights and emerging trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lexington Books, 2024, 9781666969085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">, pp.1--238, 2024, 978-2366301373</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regelungsstrukturen und Praxis von Arbeitszeitkonten Deutschland und Frankreich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Giotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartmut Seifert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study der Hans-Böckler-Stiftung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84, 2021, 978-3-86593-377-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...60 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Posted work: informality and social regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TAO Digital Library</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-88-98626-23-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.6092/unibo/amsacta/6485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...43 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps de travail et régulation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thoemmes, Jens. TAO Digital Library, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Temps de travail et régulation sociale</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempo di lavoro e regolazione sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thoemmes, Jens. TAO Digital Library, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités et guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lindemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8834,259 +8834,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Négociation du temps de travail et régulations intermédiaires : le cas de Volkswagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Groux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'action publique négociée: approches à partir des "35 heures" France-Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harmattan, pp.127-143, 2001, 9782747516907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936461v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La remise en cause du temps de travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Thoemmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert de Terssac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alaluf, Matéo and Rolle, Pierre and Schoetter, Paul. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Division du travail et du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, pp.287--295, 2001, 2-906769-73-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03095589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le travail et les temporalités sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Thoemmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GREP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREP, pp.109--129, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095593v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-03095589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline temporelle, division sexuelle du travail et genre</w:t>
               </w:r>
@@ -9783,51 +9783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61211/mjqr110108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567104v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562230v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33058/sjs-2024-501" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vmzj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33642/ijbass.v10n5p1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205338v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Giotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.19654" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476483v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2.p.0083" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20574" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901805v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11030109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seifert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/indbez.v27i1.03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Oliveira&#160;da&#160;silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7228" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036789ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036611ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240171v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5026" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095603v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445576v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2818" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pucheu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017023v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2693" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.011.0035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Escarboutel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Kanzari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.153" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941491v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942000v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941437v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095586v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.03.013" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707708" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936469v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flautre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.672.0135" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937155v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933571v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.1997.10715537" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669208v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567108v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/304-la-seconde-autonomie-temps-et-travail-en-france-allemagne-et-chine.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imu-boeckler.de/de/faust-detail.htm?sync_id=HBS-008022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/6485" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2968" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=250" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936455v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/5598/1/Debate%20English.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/temporalites-travail-et-societes/205-la-construction-de-l-idee-de-temps.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240230v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.6092/unibo/amsacta/4286" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/4286" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100144000" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.57048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/performance-organisationnelle-temps-sociaux-2346.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942095v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942077v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942020v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941960v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-maison-des-sciences-de-l-homme-et-de-la-societe/130-les-temporalites-sociales-reperes-methodologiques.html?search_query=De+Terssac&amp;amp;results=12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936467v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095593v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936461v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095589v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thoemmes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214628v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61211/mjqr110108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562230v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33058/sjs-2024-501" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567104v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vmzj" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.44999" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33642/ijbass.v10n5p1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205338v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Giotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.038.0035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206134v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901805v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Laporte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci11030109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749981v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.19654" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476483v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12818-2.p.0083" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290005v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chiffoleau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.8883" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Seifert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3224/indbez.v27i1.03" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Oliveira&#160;da&#160;silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.7228" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672858v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3279" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.6454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350600v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036789ar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036611ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lindemann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240171v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.5026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095595v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063388v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ramos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01017023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Simoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2818" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pucheu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2693" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088250v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942181v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.011.0035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Escarboutel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Kanzari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942175v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.153" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942154v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942071v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941491v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942000v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095594v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2008.03.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941437v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941434v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane-Gabrielle Tremblay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707708" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941864v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2006.10707707" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936469v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert de Terssac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flautre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.672.0135" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937155v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Morin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933571v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.1997.10715537" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014914v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00101967v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941295v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;bault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/304-la-seconde-autonomie-temps-et-travail-en-france-allemagne-et-chine.html" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669208v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imu-boeckler.de/de/faust-detail.htm?sync_id=HBS-008022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/6485" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/6485" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095602v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2968" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/boutique_fiche.asp?IdProd=250" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095591v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942045v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095587v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112434v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rouch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936455v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05091388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0221" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431973v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095611v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095607v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852059v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573501v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://amsacta.unibo.it/5598/1/Debate%20English.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482166v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350611v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350608v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.octares.com/temporalites-travail-et-societes/205-la-construction-de-l-idee-de-temps.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240230v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.6092/unibo/amsacta/4286" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/unibo/amsacta/4286" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240762v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240792v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240747v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088268v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100144000" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.57048" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puq.ca/catalogue/livres/performance-organisationnelle-temps-sociaux-2346.html" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942095v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942077v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942020v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941960v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852078v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/serie-maison-des-sciences-de-l-homme-et-de-la-societe/130-les-temporalites-sociales-reperes-methodologiques.html?search_query=De+Terssac&amp;amp;results=12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941409v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936467v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936461v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095589v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941188v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Le Feuvre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941233v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04862618v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beroud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>