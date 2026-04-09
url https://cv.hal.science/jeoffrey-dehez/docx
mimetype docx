--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -332,395 +332,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
+                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.2379-2397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166130v1</w:t>
+                <w:t xml:space="preserve">hal-05167671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting individual’s decision to enter the water at a high-energy recreational surf beach in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (7), pp.2379-2397. </w:t>
+              <w:t xml:space="preserve">Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ip-2024-045574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ip-2024-045574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167671v1</w:t>
+                <w:t xml:space="preserve">hal-05064341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting individual’s decision to enter the water at a high-energy recreational surf beach in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ip-2024-045574. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ip-2024-045574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064341v1</w:t>
+                <w:t xml:space="preserve">hal-05166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of surfers in beach safety management: Insights from French respondents to a global surfer survey</w:t>
               </w:r>
@@ -732,51 +732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy E Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -830,325 +830,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266359v1</w:t>
+                <w:t xml:space="preserve">hal-04750656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750656v1</w:t>
+                <w:t xml:space="preserve">hal-04266359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating beachgoer’s perception of coastal bathing risks in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1238,51 +1238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ocean beach recreational quality fits with safety issues? An analysis of risky behaviours in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, pp.5-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1645,51 +1645,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La demande pour des espaces de nature en situation de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (6), pp.761-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2078,51 +2078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multivariate analysis and cost analysis in outdoor recreation planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7-8, pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2141,212 +2141,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreational value, user heterogeneity and site characteristics in contingent valuation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour les services récréatifs en forêt ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.319-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594892v1</w:t>
+                <w:t xml:space="preserve">hal-02597544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les services récréatifs en forêt ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recreational value, user heterogeneity and site characteristics in contingent valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tourman.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597544v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forêts d'Aquitaine : un patrimoine fréquenté</w:t>
               </w:r>
@@ -2401,77 +2401,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tourist recreational demand for coastal forests: Do forests really matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 92 (3), p. 291 - p. 310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,64 +2496,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-attributs de la demande de loisirs sur les espaces naturels : l'exemple de la forêt publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2686,64 +2686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur économique d'un service non marchand multi-dimensionnel : une illustration à partir des loisirs de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2898,51 +2898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la fréquentation sur les « Plans Plages » de Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 16, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3176,51 +3176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What environmental and human factors influence the decision of a beachgoer to enter the water at a high-energy beach? Application to South Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,77 +3284,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3487,51 +3487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconfinés mais pour aller où ? Retour sur la fréquentation des plages et des forêts dans le Sud Ouest après un an de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Covid : du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2024, Aubervillier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3569,51 +3569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived risks and its relation to bathing rate at a high energy surf beach in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3766,424 +3766,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using machine learning to predict drownings in surf beaches of southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating beachgoer's perceptions of coastal bathing risks in South-West France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carayon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), Australia</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342633v1</w:t>
+                <w:t xml:space="preserve">hal-04343869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating beachgoer's perceptions of coastal bathing risks in South-West France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343869v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using machine learning to predict drownings in surf beaches of southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simmonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
+              <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04347869v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of the risk of COVID-19 infection outdoors: a comparative study of green and blue spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMV11 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Jurmala, Latvia. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4221,51 +4221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the recreational quality of beaches on risky swimming behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference on Managing and Monitoring of Visitors in Recreational and Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vidzeme University of Applied Sciences (ViA), Sep 2022, Jurmala, Latvia. pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4284,230 +4284,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involving recreational users in environmental management: invasive aquatic plants in lakes on France's Atlantic coast</w:t>
+                <w:t xml:space="preserve">Place-based approach to outdoor recreation economics: empirical analysis of recreational demand in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Le Floch</w:t>
+                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Adj Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.297-299</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.394-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608627v1</w:t>
+                <w:t xml:space="preserve">hal-02608625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place-based approach to outdoor recreation economics: empirical analysis of recreational demand in forests</w:t>
+                <w:t xml:space="preserve">Involving recreational users in environmental management: invasive aquatic plants in lakes on France's Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ben Adj Abdallah</w:t>
+                <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.394-396</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608625v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les territoires du bois énergie</w:t>
               </w:r>
@@ -5244,51 +5244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining indicators for recreational beach assessment: the case of the “Beach Plan Scheme” in South West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fredman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5507,77 +5507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing Forest Recreation within a Multi-Dimensional Context: An application to coastal forests in the Gironde area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Building Insights of Managerial Economics and Accounting Towards Sustainable Forest Management (IUFRO unit 4.05.00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lviv, Ukraine. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5596,286 +5596,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Recreational services and varying preferences of users: an application of choice experiment to French forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing preferences for outdoor recreation in french forests : choice experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint final conference of COST E33 and 11th European Forum on Urban Forestry (EFUF) "Forest recreation and tourism serving urbanised societies - 21/28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hämeenlinna, Finland</w:t>
+              <w:t xml:space="preserve">LVIIè Congrès Annuel de l'AFSE Journées de l'AFSE : " Frontiers in Environmental Economics and Natural Resources Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413306v1</w:t>
+                <w:t xml:space="preserve">hal-02591660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing preferences for outdoor recreation in french forests : choice experiment approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity of Recreational services and varying preferences of users: an application of choice experiment to French forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVIIè Congrès Annuel de l'AFSE Journées de l'AFSE : " Frontiers in Environmental Economics and Natural Resources Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.19</w:t>
+              <w:t xml:space="preserve">Joint final conference of COST E33 and 11th European Forum on Urban Forestry (EFUF) "Forest recreation and tourism serving urbanised societies - 21/28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hämeenlinna, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591660v1</w:t>
+                <w:t xml:space="preserve">hal-00413306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing preferences for outdoor recreation in french forests: a choice experiment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic meeting of the French Economic Association (AFSE) "Frontiers in Environmental Economics and Natural Resources Management - 9/11 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5900,90 +5900,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of recreational services and varying preferences of users: an application of choice experiment to french forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Final Conference of Forest for Recreation and Tourism (COST E33) and 11th European Forum on Urban Forestry (EFUF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hämeenlinna, Finland. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6002,1124 +6002,1124 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'environnement et demande de loisirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Forest Recreation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées INRA SFER de recherches en sciences sociales, Paris, 13-14 décembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.18</w:t>
+              <w:t xml:space="preserve">COST Action E33 "Forest Recreation and Nature Tourism" meeting - 26/28 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589910v1</w:t>
+                <w:t xml:space="preserve">hal-00413315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing forest recreation in a multidimensional environment: the contribution of the Multi-Program Valuation Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">How is the natural diversity valued in the recreational use of forests? An application of the Multi-Program Valuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Division VI Symposium: Integrative Science for integrative management, Saariselkä, FIN, 14-20 August 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.19</w:t>
+              <w:t xml:space="preserve">International Conference Building Insights of Managerial Economics and Accounting Towards Sustainable Forest Management(IUFRO unit 4.05.00), Ukrainian National Forestry University, Lviv, UKR, May 17-19 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589794v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Recreation in France</w:t>
+                <w:t xml:space="preserve">Recreation monitoring in European countries: results of COST Action E33 WG2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Granet</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sievänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Skov Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action E33 "Forest Recreation and Nature Tourism" meeting - 26/28 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, BORDEAUX, France</w:t>
+              <w:t xml:space="preserve">IUFRO Division VI Symposium Integrative Science for Integrative Management, Saariselkä, FIN, 14th-20th August</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413315v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest recreation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating tourist vs resident outdoor recreation demand using the Multi-Program Valuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action E33 meeting, Bordeaux, 26-28 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.30</w:t>
+              <w:t xml:space="preserve">International Conference « Advances in Tourism Economics », Vila Nova de Santo André, PRT, 13-14 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589084v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating tourist vs Resident Outdoor Recreation Demand Using the Multi-Program Valuation Method</w:t>
+                <w:t xml:space="preserve">Valuing Forest Recreation within a multidimensional context: an Application to Coastal Forests in the Gironde Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in Tourism Economics" - 13/14 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vila Nova de Santo André, Portugal</w:t>
+              <w:t xml:space="preserve">International Union of Forest Research Organisations (IUFRO) Conference "Building insights of managerial economics and accounting towards sustainable forest management" - 17/19 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, LVIV, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413316v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is the natural diversity valued in the recreational use of forests? An application of the Multi-Program Valuation Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Qualité de l'environnement et demande de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Building Insights of Managerial Economics and Accounting Towards Sustainable Forest Management(IUFRO unit 4.05.00), Ukrainian National Forestry University, Lviv, UKR, May 17-19 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.17</w:t>
+              <w:t xml:space="preserve">Journées INRA-SFER de Recherches en Sciences Sociales - 13/14 décembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589792v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating tourist vs resident outdoor recreation demand using the Multi-Program Valuation Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Forest recreation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference « Advances in Tourism Economics », Vila Nova de Santo André, PRT, 13-14 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.17</w:t>
+              <w:t xml:space="preserve">COST Action E33 meeting, Bordeaux, 26-28 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589069v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing Forest Recreation within a multidimensional context: an Application to Coastal Forests in the Gironde Area</w:t>
+                <w:t xml:space="preserve">Estimating tourist vs Resident Outdoor Recreation Demand Using the Multi-Program Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Forest Research Organisations (IUFRO) Conference "Building insights of managerial economics and accounting towards sustainable forest management" - 17/19 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, LVIV, Ukraine</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in Tourism Economics" - 13/14 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vila Nova de Santo André, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413296v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreation monitoring in European countries: results of COST Action E33 WG2</w:t>
+                <w:t xml:space="preserve">Valuing Forest Recreation within a Multidimensional Context: an application to coastal forests in the Gironde area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Skov Petersen</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Division VI Symposium Integrative Science for Integrative Management, Saariselkä, FIN, 14th-20th August</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.25</w:t>
+              <w:t xml:space="preserve">IUFRO Conference "Building insights managerial economics and accounting towards sustainable forest management - 17/19 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, LVIV, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589849v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'environnement et demande de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INRA-SFER de Recherches en Sciences Sociales - 13/14 décembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, PARIS, France</w:t>
+              <w:t xml:space="preserve">1ères journées INRA SFER de recherches en sciences sociales, Paris, 13-14 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413308v1</w:t>
+                <w:t xml:space="preserve">hal-02589910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing Forest Recreation within a Multidimensional Context: an application to coastal forests in the Gironde area (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing forest recreation in a multidimensional environment: the contribution of the Multi-Program Valuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Conference "Building insights managerial economics and accounting towards sustainable forest management - 17/19 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, LVIV, Ukraine</w:t>
+              <w:t xml:space="preserve">IUFRO Division VI Symposium: Integrative Science for integrative management, Saariselkä, FIN, 14-20 August 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413311v1</w:t>
+                <w:t xml:space="preserve">hal-02589794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic analysis of recreation by tourists on protected coastal zones: A French case</w:t>
               </w:r>
@@ -7181,355 +7181,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des sciences sociales pour la recherche sur l'espace littoral</w:t>
+                <w:t xml:space="preserve">Aménités, villégiature et récréation en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Lewis</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Littotech, La teste de Buch, avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2</w:t>
+              <w:t xml:space="preserve">Les aménités des espaces ruraux, Cemagref Ierso-Ifrede, INDL, Agen, 24 novembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587126v1</w:t>
+                <w:t xml:space="preserve">hal-02587100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aménités, villégiature et récréation en forêt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forests, recreation and nature tourism in French mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Breman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aménités des espaces ruraux, Cemagref Ierso-Ifrede, INDL, Agen, 24 novembre 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">COST E33, third meeting, Bad Kohlgrub, DEU, 14-16 November 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587100v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests, recreation and nature tourism in French mountains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inventory of forest recreation opportunities in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.M. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E33, third meeting, Bad Kohlgrub, DEU, 14-16 November 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.15</w:t>
+              <w:t xml:space="preserve">COST E33, Third meeting, Bad Kohlgrub, DEU, 14-16 November 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587102v1</w:t>
+                <w:t xml:space="preserve">hal-02587101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventory of forest recreation opportunities in France</w:t>
+                <w:t xml:space="preserve">L'apport des sciences sociales pour la recherche sur l'espace littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST E33, Third meeting, Bad Kohlgrub, DEU, 14-16 November 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.12</w:t>
+              <w:t xml:space="preserve">Salon Littotech, La teste de Buch, avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587101v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreation on French forests: Questions for research and policies in WG 2</w:t>
               </w:r>
@@ -7737,51 +7737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7836,51 +7836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescuelog : Collecte numérique et reporting des interventions de sauveteurs à l’océan avec (ru)ODK, Shiny et SK8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8078,51 +8078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing participation in different invasive aquatic plant management programs among recreational users of freshwater lakes in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lilehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8218,51 +8218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Adj Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dehez, J. Irstea, 488 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8557,77 +8557,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing forest recreation within a multi-dimensional context: an application to coastal forests in the Gironde area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zahvoyska L., Jöbstl H., Kant S. and Maksymiv L., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8645,64 +8645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Recreation monitoring: A european perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10023,51 +10023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur économique et qualité d'un service non marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10118,51 +10118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les pratiques récréatives en forêt : quels sont les enjeux de la mesure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10269,64 +10269,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of forest recreation demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10433,64 +10433,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Recreation Monitoring - A European Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Finnish Forest Research Institute, pp.34-42, 2008, Working Paper of the Finnish Forest Institute, 79</w:t>
@@ -10532,51 +10532,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du patrimoine naturel : l'exemple de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données économiques maritimes françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae - Versailles, pp.68-69, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10614,51 +10614,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du patrimoine naturel : l'exemple de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données économiques maritimes françaises 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFREMER, pp.68-69, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10683,77 +10683,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing forest recreation in a multidimensional environment: the contribution of the Multi-Program Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes du symposium IUFRO Division VI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuing forest recreation in a multidimensional environment: the contribution of the Multi-Program Valuation Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrative Science for Integrative Management, 2007</w:t>
@@ -11017,51 +11017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Brander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11105,51 +11105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baïnes et courants d'arrachement : ce qu'il faut savoir avant d'aller se baigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11180,51 +11180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la sortie en forêt est devenue une valeur refuge avec la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11287,51 +11287,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUAVIT Quand les plantes aquatiques invasives transcendent les frontières des lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11519,51 +11519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des comportements et des attitudes vis-à-vis des risques de baignade sur une plage du littoral landais - La Lette Blanche à Vielle Saint Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11594,51 +11594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête Global Surfer Survey - Volet Francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11826,51 +11826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation des plages océanes et risques de baignade en Aquitaine en 2020. Une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -11886,533 +11886,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de fréquentation sur lac d'Aureilhan (Landes)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Inrae Nouvelle Aquitaine Bordeaux. 2020, pp.50</w:t>
+                <w:t xml:space="preserve">AquaVIT Quand les plantes aquatiques invasives transcendent les frontières : approche pluridisciplinaire des relations entre espèces, milieux et gestionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR ETBX; INRAE UR EABX; Université Bordeaux. 2020, 125 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02978717v1</w:t>
+                <w:t xml:space="preserve">hal-03113056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AquaVIT Quand les plantes aquatiques invasives transcendent les frontières : approche pluridisciplinaire des relations entre espèces, milieux et gestionnaires</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de fréquentation sur lac d'Aureilhan (Landes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inrae Nouvelle Aquitaine Bordeaux. 2020, pp.50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Charbonnier</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-03113056v1</w:t>
+                <w:t xml:space="preserve">hal-02978717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de &amp;quot;spécificités</w:t>
+                <w:t xml:space="preserve">De l’électricité renouvelable à l’extraction des souches : la construction d’une politique “locale” bois-énergie dans les Landes de Gascogne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA, Région Aquitaine, SET. 2015, pp.129</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02167370v1</w:t>
+                <w:t xml:space="preserve">hal-02601543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’électricité renouvelable à l’extraction des souches : la construction d’une politique “locale” bois-énergie dans les Landes de Gascogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601543v1</w:t>
+                <w:t xml:space="preserve">hal-02602245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+                <w:t xml:space="preserve">Development of Forest Europe Indicator 6.10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sievänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fredman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2015, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02602245v1</w:t>
+                <w:t xml:space="preserve">hal-02601544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture territoriale des modalités de déploiement du bois énergie en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12425,389 +12438,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Forest Europe Indicator 6.10</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Grenelle de l’environnement, une séquence au coe½ur d’un processus continu d’ajustement de la politique bois-énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Edwards</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02601544v1</w:t>
+                <w:t xml:space="preserve">hal-02601541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grenelle de l’environnement, une séquence au coe½ur d’un processus continu d’ajustement de la politique bois-énergie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 1 : Bois énergie et développement territorial en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tabourdeau</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02601541v1</w:t>
+                <w:t xml:space="preserve">hal-02602243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 1 : Bois énergie et développement territorial en Aquitaine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de &amp;quot;spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRSTEA, Région Aquitaine, SET. 2015, pp.129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sergent</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02602243v1</w:t>
+                <w:t xml:space="preserve">hal-02167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préalable au renouvellement du site Plan Plage du Gressier : Phase 2 Propositions d’aménagement : scénarios pour de nouveaux modèles économiques</w:t>
               </w:r>
@@ -12868,51 +12868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs en forêts d’Aquitaine 2006-2012 : permanences et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13544,51 +13544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13608,246 +13608,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs en forêt d'Aquitaine : part. 1 Version provisoire</w:t>
+                <w:t xml:space="preserve">La fréquentation estivale des « Plans Plages » Girondins en 2006 : part. 1 Descriptions des visiteurs et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.67</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591663v1</w:t>
+                <w:t xml:space="preserve">hal-02591661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquentation estivale des « Plans Plages » Girondins en 2006 : part. 1 Descriptions des visiteurs et des pratiques</w:t>
+                <w:t xml:space="preserve">Les loisirs en forêt d'Aquitaine : part. 1 Version provisoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.57</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591661v1</w:t>
+                <w:t xml:space="preserve">hal-02591663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation estivale des &amp;quot;Plan Plages&amp;quot; Girondins en 2006 - Partie 1 : description des visiteurs et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14049,51 +14049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20DE57BE"/>
+    <w:nsid w:val="E14BCA8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14280,51 +14280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeoffrey-dehez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2604-8937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070328366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591660v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Granet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Jensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siev&#228;nen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skov Petersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587126v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Tourism-Recreation-and-Regional-Development-Perspectives-from-France/Dissart-Dehez-Marsat/p/book/9781472416223" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591243v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Jensen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thi Ta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malfait" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;gnacq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597304v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591245v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sondergaard Jensen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Colson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaydjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326503v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Techene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978717v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601542v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601544v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600876v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daubet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609734v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeoffrey-dehez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2604-8937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070328366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Granet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Jensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siev&#228;nen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skov Petersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Tourism-Recreation-and-Regional-Development-Perspectives-from-France/Dissart-Dehez-Marsat/p/book/9781472416223" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591243v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Jensen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thi Ta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malfait" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;gnacq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597304v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591245v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sondergaard Jensen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Colson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaydjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326503v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Techene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601543v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600876v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daubet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609734v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>