--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -181,2965 +181,3069 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Doctoriales en sciences sociales de l'eau 2024 : de la construction des savoirs d'action – Introduction</w:t>
+                <w:t xml:space="preserve">Une lecture multidimensionnelle des différents rapports au risque chez les baigneurs à l’océan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Destandau</w:t>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.49.9894⟩</w:t>
+              <w:t xml:space="preserve">Leisure / Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, pp.1-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2026.2632651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502807v1</w:t>
+                <w:t xml:space="preserve">hal-05561473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Doctoriales en sciences sociales de l'eau 2024 : de la construction des savoirs d'action – Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">François Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 49, pp.9894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.49.9894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167671v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting individual’s decision to enter the water at a high-energy recreational surf beach in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ip-2024-045574. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.2379-2397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ip-2024-045574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064341v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Predicting individual’s decision to enter the water at a high-energy recreational surf beach in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
+              <w:t xml:space="preserve">Injury Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ip-2024-045574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ip-2024-045574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166130v1</w:t>
+                <w:t xml:space="preserve">hal-05064341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of surfers in beach safety management: Insights from French respondents to a global surfer survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106973⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), pp.1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse13061181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350500v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of surfers in beach safety management: Insights from French respondents to a global surfer survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+                <w:t xml:space="preserve">David Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy E Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert W Brander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2023.106973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04750656v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266359v1</w:t>
+                <w:t xml:space="preserve">hal-04750656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating beachgoer’s perception of coastal bathing risks in southwest France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.E. Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 120, pp.13209-13230. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-024-06715-w⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620244v1</w:t>
+                <w:t xml:space="preserve">hal-04266359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How ocean beach recreational quality fits with safety issues? An analysis of risky behaviours in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Investigating beachgoer’s perception of coastal bathing risks in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Brander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Peden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 45, </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.13209-13230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jort.2023.100711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-024-06715-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04384330v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of outdoor recreational users' willingness to participate in aquatic invasive plant control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How ocean beach recreational quality fits with safety issues? An analysis of risky behaviours in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 277, pp.109830. </w:t>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jort.2023.100711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038729v1</w:t>
+                <w:t xml:space="preserve">hal-04384330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs en forêt : un service de proximité(s)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An investigation of outdoor recreational users' willingness to participate in aquatic invasive plant control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2022.0001⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 277, pp.109830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721352v1</w:t>
+                <w:t xml:space="preserve">hal-04038729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 AQUAVIT -Eléments pour une gestion territoriale des invasions biologiques. Le cas des plantes aquatiques sur les lacs de la façade atlantique en Aquitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les loisirs en forêt : un service de proximité(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art15⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24, pp.5-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2022.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853994v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La demande pour des espaces de nature en situation de pandémie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PSDR4 AQUAVIT -Eléments pour une gestion territoriale des invasions biologiques. Le cas des plantes aquatiques sur les lacs de la façade atlantique en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (6), pp.761-770. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.163-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.226.0761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064237v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engager les pratiquants de loisirs dans la gestion des invasions biologiques : une co-production territoriale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La demande pour des espaces de nature en situation de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (2), pp.24. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (6), pp.761-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.32355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.226.0761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595034v1</w:t>
+                <w:t xml:space="preserve">hal-04064237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement territorial à l’épreuve de la transition énergétique. Le cas du bois énergie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Engager les pratiquants de loisirs dans la gestion des invasions biologiques : une co-production territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.19.2017.0005⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (2), pp.24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.32355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02606090v1</w:t>
+                <w:t xml:space="preserve">hal-03595034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois-énergie dans la tempête, entre innovation et captation ? Les nouvelles ressources de la forêt landaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Le développement territorial à l’épreuve de la transition énergétique. Le cas du bois énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.122-133. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.109-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2017024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.19.2017.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599917v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires du bois-énergie en Aquitaine : du développement local aux territoires de l'énergie ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Le bois-énergie dans la tempête, entre innovation et captation ? Les nouvelles ressources de la forêt landaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.122-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2017024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399569v1</w:t>
+                <w:t xml:space="preserve">hal-01599917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multivariate analysis and cost analysis in outdoor recreation planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les trajectoires du bois-énergie en Aquitaine : du développement local aux territoires de l'énergie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7-8, pp.75-88</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90 (4), pp.329-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600383v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les services récréatifs en forêt ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Combining multivariate analysis and cost analysis in outdoor recreation planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 64 (3), pp.319-330</w:t>
+              <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7-8, pp.75-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597544v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreational value, user heterogeneity and site characteristics in contingent valuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour les services récréatifs en forêt ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 64 (3), pp.319-330</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02594892v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts d'Aquitaine : un patrimoine fréquenté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recreational value, user heterogeneity and site characteristics in contingent valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tourism Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tourman.2011.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593894v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tourist recreational demand for coastal forests: Do forests really matter?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les forêts d'Aquitaine : un patrimoine fréquenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 92 (3), p. 291 - p. 310</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30, pp.99-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688629v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche multi-attributs de la demande de loisirs sur les espaces naturels : l'exemple de la forêt publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">The tourist recreational demand for coastal forests: Do forests really matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de l'Economie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 25 (1), pp.175 - 211</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (3), p. 291 - p. 310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519753v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accueil du public en forêt : une perspective européenne. Quelques résultats du COST E33 &amp;quot;Forest for recreation and nature tourism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une approche multi-attributs de la demande de loisirs sur les espaces naturels : l'exemple de la forêt publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23-24, p. 30 - p. 38</w:t>
+              <w:t xml:space="preserve">Revue française de l'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.175 - 211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474498v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur économique d'un service non marchand multi-dimensionnel : une illustration à partir des loisirs de nature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L'accueil du public en forêt : une perspective européenne. Quelques résultats du COST E33 &amp;quot;Forest for recreation and nature tourism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 421, pp.29-45</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23-24, p. 30 - p. 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605409v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche contractuelle de l’accueil du public en forêt privée : comment définir la compensation pour services rendus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La valeur économique d'un service non marchand multi-dimensionnel : une illustration à partir des loisirs de nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 421, pp.29-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449829v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00605409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de la fréquentation sur les « Plans Plages » de Gironde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’approche contractuelle de l’accueil du public en forêt privée : comment définir la compensation pour services rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (1), pp.61-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/17245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589850v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le FEADER, nouvelle étape vers une politique forestière européenne ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Suivi de la fréquentation sur les « Plans Plages » de Gironde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Spécial FEADER, pp.91-106</w:t>
+              <w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587814v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le FEADER, nouvelle étape vers une politique forestière européenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spécial FEADER, pp.91-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le coût de l'accueil du public sur les zones côtières protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Océanis : Série de documents océanographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 28 (1-2), pp.271-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3149,4545 +3253,4545 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What environmental and human factors influence the decision of a beachgoer to enter the water at a high-energy beach? Application to South Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowning Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Live Saving Association, Nov 2025, Charm el-Cheikh, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple physics-based rip current and shore-break wave hazard predictors for beaches in southwest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le surf, de la côte aquitaine aux plans d’eau intérieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA 3SLF. Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconfinés mais pour aller où ? Retour sur la fréquentation des plages et des forêts dans le Sud Ouest après un an de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Covid : du monde d’avant au monde d’après. L’ordinaire par temps extraordinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Nov 2024, Aubervillier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived risks and its relation to bathing rate at a high energy surf beach in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Congress on Drowning Prevention October 18-20, 2024, Cordoba, Spain, 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Real Federación Española de Salvamento y Socorrismo, Oct 2024, Cordoba, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inland freshwater bodies as “cooling islands”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nikolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Schneverdingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating beachgoer's perceptions of coastal bathing risks in South-West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental controls on summer surf zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Surf Life Saving Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using machine learning to predict drownings in surf beaches of southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simmonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of the risk of COVID-19 infection outdoors: a comparative study of green and blue spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MMV11 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Jurmala, Latvia. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of the recreational quality of beaches on risky swimming behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th conference on Managing and Monitoring of Visitors in Recreational and Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vidzeme University of Applied Sciences (ViA), Sep 2022, Jurmala, Latvia. pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place-based approach to outdoor recreation economics: empirical analysis of recreational demand in forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kuentz Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Adj Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.394-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involving recreational users in environmental management: invasive aquatic plants in lakes on France's Atlantic coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas (MMV9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Bordeaux, France. pp.297-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repenser les territoires du bois énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Approches territorialisées des usages de la forêt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of proximity-based analysis to outdoor recreation management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Degremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th international conference of Monitoring and Management of Visitors in Recreational and protected areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nov Sad, Serbia. pp.46-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement territorial à l’épreuve de la transition énergétique : une première exploration à partir du cas du bois énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approche critique de la transition énergétique dans les sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Strasbourg, France. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of proximity-based analysis to recreational demand management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring and Management of Visitors in Recreation and Protected Areas (MMV 8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modalités de déploiement du bois énergie en Aquitaine : des ressources territoriales aux logiques de captation de la ressource ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de géographie rurale "les campagnes : espaces d’innovation dans un monde urbain"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nantes, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bois énergie : une occasion de discuter les liens entreénergie et territoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51e colloque de l'ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Marne-la-Vallée, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new look at the costs of outdoor recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Monitoring and Management of visitors in Recreational and Protected Areas (MMV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Tallinn, Estonia. pp.258-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of wood biomass projects in Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RGS-IBG Annual International Conference - New geographical frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation des forêts ou la co-production d’un service récréatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des services écosystémiques rendus par la forêt : l’apport des sciences économiques, humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining indicators for recreational beach assessment: the case of the “Beach Plan Scheme” in South West France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fredman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stenseke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liljendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Stockholm, Sweden. pp.120-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déploiement des technologies liées au bois énergie en Aquitaine : Une analyse par les collectifs socio-techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connaissance des services écosystémiques rendus par la forêt : l’apport des sciences économiques, humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ouverture des forêts au public : regards croisés sur un service récréatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers REGEFOR «Les services écosystémiques rendus par la forêt»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing Forest Recreation within a Multi-Dimensional Context: An application to coastal forests in the Gironde area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Building Insights of Managerial Economics and Accounting Towards Sustainable Forest Management (IUFRO unit 4.05.00)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lviv, Ukraine. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing preferences for outdoor recreation in french forests : choice experiment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVIIè Congrès Annuel de l'AFSE Journées de l'AFSE : " Frontiers in Environmental Economics and Natural Resources Management"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of Recreational services and varying preferences of users: an application of choice experiment to French forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint final conference of COST E33 and 11th European Forum on Urban Forestry (EFUF) "Forest recreation and tourism serving urbanised societies - 21/28 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hämeenlinna, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing preferences for outdoor recreation in french forests: a choice experiment approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic meeting of the French Economic Association (AFSE) "Frontiers in Environmental Economics and Natural Resources Management - 9/11 juin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of recreational services and varying preferences of users: an application of choice experiment to french forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Final Conference of Forest for Recreation and Tourism (COST E33) and 11th European Forum on Urban Forestry (EFUF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Hämeenlinna, Finland. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Recreation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action E33 "Forest Recreation and Nature Tourism" meeting - 26/28 avril</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, BORDEAUX, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How is the natural diversity valued in the recreational use of forests? An application of the Multi-Program Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference Building Insights of Managerial Economics and Accounting Towards Sustainable Forest Management(IUFRO unit 4.05.00), Ukrainian National Forestry University, Lviv, UKR, May 17-19 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreation monitoring in European countries: results of COST Action E33 WG2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Forest recreation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Skov Petersen</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Division VI Symposium Integrative Science for Integrative Management, Saariselkä, FIN, 14th-20th August</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.25</w:t>
+              <w:t xml:space="preserve">COST Action E33 meeting, Bordeaux, 26-28 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589849v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating tourist vs resident outdoor recreation demand using the Multi-Program Valuation Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Estimating tourist vs Resident Outdoor Recreation Demand Using the Multi-Program Valuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference « Advances in Tourism Economics », Vila Nova de Santo André, PRT, 13-14 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.17</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in Tourism Economics" - 13/14 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vila Nova de Santo André, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589069v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing Forest Recreation within a multidimensional context: an Application to Coastal Forests in the Gironde Area</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimating tourist vs resident outdoor recreation demand using the Multi-Program Valuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Forest Research Organisations (IUFRO) Conference "Building insights of managerial economics and accounting towards sustainable forest management" - 17/19 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, LVIV, Ukraine</w:t>
+              <w:t xml:space="preserve">International Conference « Advances in Tourism Economics », Vila Nova de Santo André, PRT, 13-14 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413296v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'environnement et demande de loisirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Valuing Forest Recreation within a multidimensional context: an Application to Coastal Forests in the Gironde Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INRA-SFER de Recherches en Sciences Sociales - 13/14 décembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, PARIS, France</w:t>
+              <w:t xml:space="preserve">International Union of Forest Research Organisations (IUFRO) Conference "Building insights of managerial economics and accounting towards sustainable forest management" - 17/19 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, LVIV, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413308v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest recreation in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Recreation monitoring in European countries: results of COST Action E33 WG2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sievänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Skov Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action E33 meeting, Bordeaux, 26-28 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.30</w:t>
+              <w:t xml:space="preserve">IUFRO Division VI Symposium Integrative Science for Integrative Management, Saariselkä, FIN, 14th-20th August</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589084v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating tourist vs Resident Outdoor Recreation Demand Using the Multi-Program Valuation Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Qualité de l'environnement et demande de loisirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in Tourism Economics" - 13/14 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vila Nova de Santo André, Portugal</w:t>
+              <w:t xml:space="preserve">Journées INRA-SFER de Recherches en Sciences Sociales - 13/14 décembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413316v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing Forest Recreation within a Multidimensional Context: an application to coastal forests in the Gironde area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Conference "Building insights managerial economics and accounting towards sustainable forest management - 17/19 mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, LVIV, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'environnement et demande de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées INRA SFER de recherches en sciences sociales, Paris, 13-14 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing forest recreation in a multidimensional environment: the contribution of the Multi-Program Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Division VI Symposium: Integrative Science for integrative management, Saariselkä, FIN, 14-20 August 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic analysis of recreation by tourists on protected coastal zones: A French case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Third International Conference on Monitoring and Management of Visitor Flows in Recreational and Protected Areas, Rapperswil, CHE, 13-17 September 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aménités, villégiature et récréation en forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aménités des espaces ruraux, Cemagref Ierso-Ifrede, INDL, Agen, 24 novembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forests, recreation and nature tourism in French mountains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Breman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST E33, third meeting, Bad Kohlgrub, DEU, 14-16 November 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory of forest recreation opportunities in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST E33, Third meeting, Bad Kohlgrub, DEU, 14-16 November 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport des sciences sociales pour la recherche sur l'espace littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lewis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon Littotech, La teste de Buch, avril 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recreation on French forests: Questions for research and policies in WG 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST E33, first working Group meeting, Edimbourg, GBR, 31st October - 2nd Novembre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services récréatifs en forêts domaniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII colloque ARBORA, Existe-t-il un modèle socio-économique landais ?,Pessac, 16-17 décembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7697,465 +7801,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-Producing Digital Tools with Scientists and Lifeguards for Rescues monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geyer Barneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowning Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Charm el-Cheikh, Egypt. World conference on Drowning Prevention 2025 - Abstract book, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescuelog : Collecte numérique et reporting des interventions de sauveteurs à l’océan avec (ru)ODK, Shiny et SK8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mons, Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plans d’eau dans la presse quotidienne régionale (PQR) : quelles thématiques et quels enjeux structurent les discours médiatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nikolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première journée scientifique junior du R3 Naïades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing participation in different invasive aquatic plant management programs among recreational users of freshwater lakes in southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Monitoring and Management of Visitors in Recreational and Protected Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lilehammer, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8165,613 +8269,613 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place, recreation and local development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Adj Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dehez, J. Irstea, 488 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02267209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism, recreation and regional development : Perspectives from France and abroad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267, 2013, 9781472416223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, pp.165, 2012, 978-2-7592-1809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sardat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing forest recreation within a multi-dimensional context: an application to coastal forests in the Gironde area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zahvoyska L., Jöbstl H., Kant S. and Maksymiv L., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest Recreation monitoring: A european perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Grant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Finnish Forest Institute, pp.245, 2008, Working Paper of the Finnish Forest Institute, 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8781,2193 +8885,2193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches économiques des loisirs de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Thi Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Air: manuel réflexif et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2022, 9791037014405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles ressources de l'économie du surf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations historiques, trajectoires sociales, bifurcations technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et développement territorial, une promesse à questionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Guillot; Pieter Versteegh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions économiques et nouvelles ruralités. Vers l'émergence de "métromilieux" ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Saint Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.132-141, 2019, Espace rural &amp; projet spatial (ERPS), 978-2-86272-723-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning through markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatialities of energy transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New energy resources in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Nadaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Labussiere</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New energy resources in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.49-100, 2018, 978-3-319-77025-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des arbres, des hommes. L'apport des sciences sociales à la recherche forestière en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arbrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts d'hier et de demain : 50 ans de recherches en Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.10, 2017, A la croisée des sciences, 979-10-300-0046-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourists Contribution to the Financing of Natural Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Asma Ben Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism, Recreation and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139-145, Routledge, 2015, 9781315550695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: blending perspectives on tourism and recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism, Recreation and Regional Development. Perspectives from France and Abroad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.1-12, 2015, New directions in tourism analysis, 978-1-4724-1622-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociétaux : vulnérabilité face au changement climatique : chapitre 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Régnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.61-88, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur économique et qualité d'un service non marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.93-120, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les pratiques récréatives en forêt : quels sont les enjeux de la mesure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.43-66, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les bénéfices d'une visite en forêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cemagref, pp.36-37, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of forest recreation demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sondergaard Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European forest recreation and tourism: a handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp.105-133, 2009, 978-0-415-44363-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. State of art of recreation inventories in European countries.3.1.National recreation demand inventories and surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Recreation Monitoring - A European Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Finnish Forest Research Institute, pp.34-42, 2008, Working Paper of the Finnish Forest Institute, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du patrimoine naturel : l'exemple de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données économiques maritimes françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae - Versailles, pp.68-69, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du patrimoine naturel : l'exemple de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données économiques maritimes françaises 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFREMER, pp.68-69, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing forest recreation in a multidimensional environment: the contribution of the Multi-Program Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes du symposium IUFRO Division VI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuing forest recreation in a multidimensional environment: the contribution of the Multi-Program Valuation Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrative Science for Integrative Management, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00229012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection de l'environnement littoral et marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalaydjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données économiques maritimes françaises 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifremer, pp.70-81, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments économiques pour la gestion de l'usage récréatif sur les zones côtières protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de propriété, économie et environnement : le littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.253-264, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10977,280 +11081,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les surfeurs sauvent des vies sur les plages françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Brander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baïnes et courants d'arrachement : ce qu'il faut savoir avant d'aller se baigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la sortie en forêt est devenue une valeur refuge avec la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11260,154 +11364,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUAVIT Quand les plantes aquatiques invasives transcendent les frontières des lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ginelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tison-Rosebery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Série Les 4 pages PSDR4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11417,2463 +11521,2463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances, pratiques et perception des risques de baignade à l'océan chez l'adolescent. Premiers résultats d'un projet pédagogique mené au collège Les Eyquems de Mérignac, en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Techene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE Nouvelle Aquitaine, Gazinet. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des comportements et des attitudes vis-à-vis des risques de baignade sur une plage du littoral landais - La Lette Blanche à Vielle Saint Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête Global Surfer Survey - Volet Francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Brander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Queiroga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRAE UR ETTIS; EPOC 5805 - Environnements et Paléoenvironnements Océaniques; University of New South Wales - Australie; International Drowning Researcher Alliance. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ARENNA : Analyse socio-économique pour la révision du plan de gestion de la Réserve Naturelle Nationale du Banc d'Arguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; LABEX COTE; DREAL Nouvelle - Aquitaine; SEPANSO (Bordeaux) pour France Nature Environnement en Nouvelle-Aquitaine. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation des plages océanes et risques de baignade en Aquitaine en 2020. Une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AquaVIT Quand les plantes aquatiques invasives transcendent les frontières : approche pluridisciplinaire des relations entre espèces, milieux et gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ribaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Anschutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR ETBX; INRAE UR EABX; Université Bordeaux. 2020, 125 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de fréquentation sur lac d'Aureilhan (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrae Nouvelle Aquitaine Bordeaux. 2020, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’électricité renouvelable à l’extraction des souches : la construction d’une politique “locale” bois-énergie dans les Landes de Gascogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601543v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">De l’électricité renouvelable à l’extraction des souches : la construction d’une politique “locale” bois-énergie dans les Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602245v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Forest Europe Indicator 6.10</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une lecture territoriale des modalités de déploiement du bois énergie en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2015, pp.49</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02601544v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture territoriale des modalités de déploiement du bois énergie en Aquitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Development of Forest Europe Indicator 6.10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sievänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fredman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2015, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02601542v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grenelle de l’environnement, une séquence au coe½ur d’un processus continu d’ajustement de la politique bois-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tabourdeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 1 : Bois énergie et développement territorial en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brahic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de &amp;quot;spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA, Région Aquitaine, SET. 2015, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préalable au renouvellement du site Plan Plage du Gressier : Phase 2 Propositions d’aménagement : scénarios pour de nouveaux modèles économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs en forêts d’Aquitaine 2006-2012 : permanences et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préalable au renouvellement du site Plan Plage du Gressier : Phase 1 diagnostic : les caractères de fréquentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préalable au renouvellement des sites Plan Plage du Vivier, des plages Nord et Sud à Biscarrosse : Phase 1 diagnostic : volet socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préalable au renouvellement du site Plan Plage du Gressier : Phase 1 diagnostic : impacts socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation systémique discutée des interdépendances entre activités humaines et ressources en eau sur le littoral : application aux Pertuis charentais (Charente-Maritime) et à la Baie du Robert (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise &amp;quot;Avenir du massif forestier landais&amp;quot; Critère D2 : Social : paysage, tourisme, loisirs, chasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise &amp;quot;Avenir du massif forestier landais&amp;quot; Groupe de Travail n°5 : Patrimoine et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prospective pour un schéma des plans plages sur le littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Daubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Figura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquentation estivale des « Plans Plages » Girondins en 2006 : part. 1 Descriptions des visiteurs et des pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les loisirs en forêt d'Aquitaine : part. 1 Version provisoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.57</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591661v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs en forêt d'Aquitaine : part. 1 Version provisoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La fréquentation estivale des « Plans Plages » Girondins en 2006 : part. 1 Descriptions des visiteurs et des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.67</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591663v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation estivale des &amp;quot;Plan Plages&amp;quot; Girondins en 2006 - Partie 1 : description des visiteurs et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13883,105 +13987,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des loisirs de nature ou la co-production d'un service récréatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. HDR Université de Bordeaux, école doctorale 42 entreprise, économie et société, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02609734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId284"/>
+      <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14049,51 +14153,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E14BCA8E"/>
+    <w:nsid w:val="80843B59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14280,51 +14384,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeoffrey-dehez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2604-8937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070328366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9894" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038729v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109830" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32355" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399569v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597544v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593894v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17245" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587814v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142065v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604789v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600875v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599264v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597542v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597543v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592381v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591660v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Granet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589792v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589849v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnberger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Jensen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siev&#228;nen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skov Petersen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413296v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413308v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589084v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413311v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589794v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588510v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587102v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587126v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586402v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586401v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818731v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Tourism-Recreation-and-Regional-Development-Perspectives-from-France/Dissart-Dehez-Marsat/p/book/9781472416223" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798368v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591243v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Jensen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626446v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thi Ta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213896v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609733v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malfait" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601516v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599269v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;gnacq" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597304v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595498v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591245v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sondergaard Jensen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594810v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Colson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413330v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591246v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229012v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583562v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaydjian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583556v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamotte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326503v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213816v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Techene" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601543v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601544v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600876v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599277v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599274v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593916v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daubet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figura" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609734v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeoffrey-dehez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2604-8937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070328366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632651" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109830" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599264v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Granet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Jensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siev&#228;nen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skov Petersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Tourism-Recreation-and-Regional-Development-Perspectives-from-France/Dissart-Dehez-Marsat/p/book/9781472416223" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Jensen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thi Ta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malfait" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbrez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;gnacq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595498v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sondergaard Jensen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Colson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413330v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229012v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583562v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaydjian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Techene" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601543v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601541v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600876v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daubet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figura" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>