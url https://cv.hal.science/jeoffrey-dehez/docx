--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -268,325 +268,325 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leisure / Loisir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, pp.1-36. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14927713.2026.2632651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Doctoriales en sciences sociales de l'eau 2024 : de la construction des savoirs d'action – Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Destandau</w:t>
+                <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 49, pp.9894. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), pp.2379-2397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.49.9894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05502807v1</w:t>
+                <w:t xml:space="preserve">hal-05167671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-empirical forecast modelling of rip-current and shore-break wave hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Castelle</w:t>
+                <w:t xml:space="preserve">Les Doctoriales en sciences sociales de l'eau 2024 : de la construction des savoirs d'action – Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (7), pp.2379-2397. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49, pp.9894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/nhess-25-2379-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2025.49.9894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167671v1</w:t>
+                <w:t xml:space="preserve">hal-05502807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting individual’s decision to enter the water at a high-energy recreational surf beach in France</w:t>
               </w:r>
@@ -689,77 +689,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning Beach Attendance Forecast Modelling from Automatic Video-Derived Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -836,51 +836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy E Peden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -934,282 +934,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750656v1</w:t>
+                <w:t xml:space="preserve">hal-04266359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental controls on lifeguard-estimated surf-zone hazards, beach crowds, and resulting life risk at a high-energy sandy beach in southwest France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes, perceived bathing risks and behaviours among recreational users at a high-energy beach in South-West France. A dataset containing human and environmental data, beachgoers and lifeguards assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120, pp.1557-1576. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.111001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11069-023-06250-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.111001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266359v1</w:t>
+                <w:t xml:space="preserve">hal-04750656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating beachgoer’s perception of coastal bathing risks in southwest France</w:t>
               </w:r>
@@ -3388,77 +3388,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3915,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Conference on Drowing Prevention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Surf Life Saving Australia; Life Saving Society Australia, Dec 2023, Perth (Australia), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4010,51 +4010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Marieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4109,51 +4109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using machine learning to predict drownings in surf beaches of southwest France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,191 +4945,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités de déploiement du bois énergie en Aquitaine : des ressources territoriales aux logiques de captation de la ressource ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bois énergie : une occasion de discuter les liens entreénergie et territoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de géographie rurale "les campagnes : espaces d’innovation dans un monde urbain"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Nantes, France. pp.12</w:t>
+              <w:t xml:space="preserve">51e colloque de l'ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marne-la-Vallée, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600875v1</w:t>
+                <w:t xml:space="preserve">hal-02600385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois énergie : une occasion de discuter les liens entreénergie et territoire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modalités de déploiement du bois énergie en Aquitaine : des ressources territoriales aux logiques de captation de la ressource ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51e colloque de l'ASRDLF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marne-la-Vallée, France. pp.13</w:t>
+              <w:t xml:space="preserve">Colloque international de géographie rurale "les campagnes : espaces d’innovation dans un monde urbain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nantes, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600385v1</w:t>
+                <w:t xml:space="preserve">hal-02600875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new look at the costs of outdoor recreation</w:t>
               </w:r>
@@ -5700,230 +5700,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing preferences for outdoor recreation in french forests : choice experiment approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneity of Recreational services and varying preferences of users: an application of choice experiment to French forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LVIIè Congrès Annuel de l'AFSE Journées de l'AFSE : " Frontiers in Environmental Economics and Natural Resources Management"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.19</w:t>
+              <w:t xml:space="preserve">Joint final conference of COST E33 and 11th European Forum on Urban Forestry (EFUF) "Forest recreation and tourism serving urbanised societies - 21/28 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Hämeenlinna, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591660v1</w:t>
+                <w:t xml:space="preserve">hal-00413306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Recreational services and varying preferences of users: an application of choice experiment to French forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing preferences for outdoor recreation in french forests : choice experiment approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint final conference of COST E33 and 11th European Forum on Urban Forestry (EFUF) "Forest recreation and tourism serving urbanised societies - 21/28 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Hämeenlinna, Finland</w:t>
+              <w:t xml:space="preserve">LVIIè Congrès Annuel de l'AFSE Journées de l'AFSE : " Frontiers in Environmental Economics and Natural Resources Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413306v1</w:t>
+                <w:t xml:space="preserve">hal-02591660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing preferences for outdoor recreation in french forests: a choice experiment approach</w:t>
               </w:r>
@@ -6201,649 +6201,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is the natural diversity valued in the recreational use of forests? An application of the Multi-Program Valuation Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forest recreation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Building Insights of Managerial Economics and Accounting Towards Sustainable Forest Management(IUFRO unit 4.05.00), Ukrainian National Forestry University, Lviv, UKR, May 17-19 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.17</w:t>
+              <w:t xml:space="preserve">COST Action E33 meeting, Bordeaux, 26-28 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589792v1</w:t>
+                <w:t xml:space="preserve">hal-02589084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest recreation in France</w:t>
+                <w:t xml:space="preserve">Estimating tourist vs Resident Outdoor Recreation Demand Using the Multi-Program Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.M. Granet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action E33 meeting, Bordeaux, 26-28 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.30</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in Tourism Economics" - 13/14 avril</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vila Nova de Santo André, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589084v1</w:t>
+                <w:t xml:space="preserve">hal-00413316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating tourist vs Resident Outdoor Recreation Demand Using the Multi-Program Valuation Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How is the natural diversity valued in the recreational use of forests? An application of the Multi-Program Valuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in Tourism Economics" - 13/14 avril</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vila Nova de Santo André, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference Building Insights of Managerial Economics and Accounting Towards Sustainable Forest Management(IUFRO unit 4.05.00), Ukrainian National Forestry University, Lviv, UKR, May 17-19 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413316v1</w:t>
+                <w:t xml:space="preserve">hal-02589792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating tourist vs resident outdoor recreation demand using the Multi-Program Valuation Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recreation monitoring in European countries: results of COST Action E33 WG2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.F. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sievänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Skov Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference « Advances in Tourism Economics », Vila Nova de Santo André, PRT, 13-14 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.17</w:t>
+              <w:t xml:space="preserve">IUFRO Division VI Symposium Integrative Science for Integrative Management, Saariselkä, FIN, 14th-20th August</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589069v1</w:t>
+                <w:t xml:space="preserve">hal-02589849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing Forest Recreation within a multidimensional context: an Application to Coastal Forests in the Gironde Area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating tourist vs resident outdoor recreation demand using the Multi-Program Valuation Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Union of Forest Research Organisations (IUFRO) Conference "Building insights of managerial economics and accounting towards sustainable forest management" - 17/19 mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, LVIV, Ukraine</w:t>
+              <w:t xml:space="preserve">International Conference « Advances in Tourism Economics », Vila Nova de Santo André, PRT, 13-14 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413296v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreation monitoring in European countries: results of COST Action E33 WG2</w:t>
+                <w:t xml:space="preserve">Valuing Forest Recreation within a multidimensional context: an Application to Coastal Forests in the Gironde Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Skov Petersen</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Division VI Symposium Integrative Science for Integrative Management, Saariselkä, FIN, 14th-20th August</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.25</w:t>
+              <w:t xml:space="preserve">International Union of Forest Research Organisations (IUFRO) Conference "Building insights of managerial economics and accounting towards sustainable forest management" - 17/19 mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, LVIV, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589849v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de l'environnement et demande de loisirs</w:t>
               </w:r>
@@ -7841,64 +7841,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Geyer Barneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7940,90 +7940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescuelog : Collecte numérique et reporting des interventions de sauveteurs à l’océan avec (ru)ODK, Shiny et SK8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Liquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres R 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mons, Belgique, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8243,639 +8243,740 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place, recreation and local development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Doctoriales francophones en sciences sociales de l'eau 2024 : de la construction des savoirs d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Dehez, J. Irstea, 488 p., 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. , 49, pp.80, 2025, Sciences Eaux &amp; Territoires, 9782738014993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267209v1</w:t>
+                <w:t xml:space="preserve">hal-05628241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourism, recreation and regional development : Perspectives from France and abroad</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Place, recreation and local development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.267, 2013, 9781472416223</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ginelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Adj Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dehez, J. Irstea, 488 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818731v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tourism, recreation and regional development : Perspectives from France and abroad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Quae, pp.165, 2012, 978-2-7592-1809-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Marsat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashgate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267, 2013, 9781472416223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597305v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t>
+                <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quae, pp.165, 2012, 978-2-7592-1809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595426v1</w:t>
+                <w:t xml:space="preserve">hal-02597305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing forest recreation within a multi-dimensional context: an application to coastal forests in the Gironde area</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Zahvoyska L., Jöbstl H., Kant S. and Maksymiv L., 2009</w:t>
+                <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ganteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jappiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798368v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valuing forest recreation within a multi-dimensional context: an application to coastal forests in the Gironde area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Zahvoyska L., Jöbstl H., Kant S. and Maksymiv L., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Forest Recreation monitoring: A european perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Grant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.S. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Finnish Forest Institute, pp.245, 2008, Working Paper of the Finnish Forest Institute, 79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8885,215 +8986,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches économiques des loisirs de plein air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mai-Thi Ta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plein Air: manuel réflexif et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2022, 9791037014405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles ressources de l'économie du surf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformations historiques, trajectoires sociales, bifurcations technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et développement territorial, une promesse à questionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9103,149 +9204,149 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Guillot; Pieter Versteegh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions économiques et nouvelles ruralités. Vers l'émergence de "métromilieux" ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Saint Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-141, 2019, Espace rural &amp; projet spatial (ERPS), 978-2-86272-723-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning through markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9255,255 +9356,255 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatialities of energy transition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Verdeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.239-275, 2018, Energy, Climate and the Environment series, 9783319770246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New energy resources in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9513,638 +9614,638 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Labussière; Alain Nadaï. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions : A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, 2018, Energy, Climate and the Environment series, 978-3-319-77024-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01675678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New energy resources in the making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nadaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Labussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy transitions: A Socio-Technical Inquiry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.49-100, 2018, 978-3-319-77025-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02610178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà des arbres, des hommes. L'apport des sciences sociales à la recherche forestière en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arbrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Carnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêts d'hier et de demain : 50 ans de recherches en Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.10, 2017, A la croisée des sciences, 979-10-300-0046-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourists Contribution to the Financing of Natural Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Asma Ben Othmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism, Recreation and Regional Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139-145, Routledge, 2015, 9781315550695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: blending perspectives on tourism and recreation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Dissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Marsat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism, Recreation and Regional Development. Perspectives from France and Abroad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.1-12, 2015, New directions in tourism analysis, 978-1-4724-1622-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociétaux : vulnérabilité face au changement climatique : chapitre 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Régnacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts du changement climatique en Aquitaine. Un état des lieux scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Bordeaux LPGA-Edition, pp.61-88, 2013, Dynamiques environnementales: à la croisée des sciences, 978-2-86781-874-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeur économique et qualité d'un service non marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10173,73 +10274,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.93-120, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer les pratiques récréatives en forêt : quels sont les enjeux de la mesure ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10268,392 +10369,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.43-66, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les bénéfices d'une visite en forêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cemagref, pp.36-37, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of forest recreation demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arnberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sondergaard Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European forest recreation and tourism: a handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp.105-133, 2009, 978-0-415-44363-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3. State of art of recreation inventories in European countries.3.1.National recreation demand inventories and surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sievänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Recreation Monitoring - A European Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Finnish Forest Research Institute, pp.34-42, 2008, Working Paper of the Finnish Forest Institute, 79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du patrimoine naturel : l'exemple de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10669,73 +10770,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données économiques maritimes françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae - Versailles, pp.68-69, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du patrimoine naturel : l'exemple de la Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10751,73 +10852,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données économiques maritimes françaises 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFREMER, pp.68-69, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing forest recreation in a multidimensional environment: the contribution of the Multi-Program Valuation Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10850,228 +10951,228 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes du symposium IUFRO Division VI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valuing forest recreation in a multidimensional environment: the contribution of the Multi-Program Valuation Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrative Science for Integrative Management, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00229012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection de l'environnement littoral et marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalaydjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données économiques maritimes françaises 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifremer, pp.70-81, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments économiques pour la gestion de l'usage récréatif sur les zones côtières protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Falque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de propriété, économie et environnement : le littoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruylant, pp.253-264, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11081,152 +11182,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les surfeurs sauvent des vies sur les plages françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob Brander</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baïnes et courants d'arrachement : ce qu'il faut savoir avant d'aller se baigner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11235,73 +11336,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la sortie en forêt est devenue une valeur refuge avec la Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11310,51 +11411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11364,51 +11465,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AQUAVIT Quand les plantes aquatiques invasives transcendent les frontières des lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11467,51 +11568,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Série Les 4 pages PSDR4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11521,126 +11622,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances, pratiques et perception des risques de baignade à l'océan chez l'adolescent. Premiers résultats d'un projet pédagogique mené au collège Les Eyquems de Mérignac, en Gironde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Techene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE Nouvelle Aquitaine, Gazinet. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des comportements et des attitudes vis-à-vis des risques de baignade sur une plage du littoral landais - La Lette Blanche à Vielle Saint Girons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11649,305 +11750,305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ETTIS INRAE Nouvelle Aquitaine Bordeaux. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête Global Surfer Survey - Volet Francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Brander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Queiroga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] INRAE UR ETTIS; EPOC 5805 - Environnements et Paléoenvironnements Océaniques; University of New South Wales - Australie; International Drowning Researcher Alliance. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ARENNA : Analyse socio-économique pour la révision du plan de gestion de la Réserve Naturelle Nationale du Banc d'Arguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deldrève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; LABEX COTE; DREAL Nouvelle - Aquitaine; SEPANSO (Bordeaux) pour France Nature Environnement en Nouvelle-Aquitaine. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04420533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation des plages océanes et risques de baignade en Aquitaine en 2020. Une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11960,869 +12061,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AquaVIT Quand les plantes aquatiques invasives transcendent les frontières : approche pluridisciplinaire des relations entre espèces, milieux et gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Ribaudo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Anschutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR ETBX; INRAE UR EABX; Université Bordeaux. 2020, 125 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de fréquentation sur lac d'Aureilhan (Landes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrae Nouvelle Aquitaine Bordeaux. 2020, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02978717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’électricité renouvelable à l’extraction des souches : la construction d’une politique “locale” bois-énergie dans les Landes de Gascogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602245v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’électricité renouvelable à l’extraction des souches : la construction d’une politique “locale” bois-énergie dans les Landes de Gascogne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 2 : Cadre de vie et loisirs en forêt d'Aquitaine : une demande de « spécificités »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601543v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une lecture territoriale des modalités de déploiement du bois énergie en Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Forest Europe Indicator 6.10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sievänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arnberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fredman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2015, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02601542v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Forest Europe Indicator 6.10</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une lecture territoriale des modalités de déploiement du bois énergie en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2015, pp.49</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02601544v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grenelle de l’environnement, une séquence au coe½ur d’un processus continu d’ajustement de la politique bois-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tabourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 1 : Bois énergie et développement territorial en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deuffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.227</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE), Volet 2 : Cadre de vie et loisirs en forêt - une demande de &amp;quot;spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12861,135 +12962,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA, Région Aquitaine, SET. 2015, pp.129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préalable au renouvellement du site Plan Plage du Gressier : Phase 2 Propositions d’aménagement : scénarios pour de nouveaux modèles économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2014, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs en forêts d’Aquitaine 2006-2012 : permanences et évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13002,381 +13103,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préalable au renouvellement du site Plan Plage du Gressier : Phase 1 diagnostic : les caractères de fréquentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préalable au renouvellement des sites Plan Plage du Vivier, des plages Nord et Sud à Biscarrosse : Phase 1 diagnostic : volet socio-économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préalable au renouvellement du site Plan Plage du Gressier : Phase 1 diagnostic : impacts socio-économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2013, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation systémique discutée des interdépendances entre activités humaines et ressources en eau sur le littoral : application aux Pertuis charentais (Charente-Maritime) et à la Baie du Robert (Martinique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rocle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise &amp;quot;Avenir du massif forestier landais&amp;quot; Critère D2 : Social : paysage, tourisme, loisirs, chasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13389,73 +13490,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise &amp;quot;Avenir du massif forestier landais&amp;quot; Groupe de Travail n°5 : Patrimoine et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13468,450 +13569,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse prospective pour un schéma des plans plages sur le littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Daubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Figura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.323</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Candau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deuffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lyser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs en forêt d'Aquitaine : part. 1 Version provisoire</w:t>
+                <w:t xml:space="preserve">La fréquentation estivale des « Plans Plages » Girondins en 2006 : part. 1 Descriptions des visiteurs et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.67</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591663v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquentation estivale des « Plans Plages » Girondins en 2006 : part. 1 Descriptions des visiteurs et des pratiques</w:t>
+                <w:t xml:space="preserve">Les loisirs en forêt d'Aquitaine : part. 1 Version provisoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lyser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2008, pp.57</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2008, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591661v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fréquentation estivale des &amp;quot;Plan Plages&amp;quot; Girondins en 2006 - Partie 1 : description des visiteurs et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13933,51 +14034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cemagref. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13987,105 +14088,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie des loisirs de nature ou la co-production d'un service récréatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. HDR Université de Bordeaux, école doctorale 42 entreprise, économie et société, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02609734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId286"/>
+      <w:footerReference w:type="default" r:id="rId287"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14153,51 +14254,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80843B59"/>
+    <w:nsid w:val="08D33F29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14384,51 +14485,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeoffrey-dehez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2604-8937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070328366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632651" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502807v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109830" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600875v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599264v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Granet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589792v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589084v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589849v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnberger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Jensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siev&#228;nen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skov Petersen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818731v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Tourism-Recreation-and-Regional-Development-Perspectives-from-France/Dissart-Dehez-Marsat/p/book/9781472416223" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597305v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591243v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grant" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Jensen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626446v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thi Ta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213896v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609733v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607142v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malfait" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbrez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601516v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;gnacq" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597304v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595498v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sondergaard Jensen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594810v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Colson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413330v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591246v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229012v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583562v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaydjian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583556v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Techene" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601543v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601541v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600876v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599277v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599274v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593916v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daubet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figura" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609734v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeoffrey-dehez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2604-8937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070328366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2026.2632651" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167671v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Liquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-25-2379-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502807v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.49.9894" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064341v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ip-2024-045574" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166130v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse13061181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy E Peden" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert W Brander" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2023.106973" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266359v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-06250-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.111001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Brander" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Peden" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-024-06715-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384330v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jort.2023.100711" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109830" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2022.0001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03853994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tison-Rosebery" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Anschutz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art15" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0761" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606090v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399569v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600383v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597544v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593894v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474498v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gadaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17245" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589850v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399234v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142065v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804968v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04343869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347869v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342633v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tellier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmonet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272428v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608625v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Adj Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607141v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604788v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouisset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Degremont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604789v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599264v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597542v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597302v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fredman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stenseke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liljendahl" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595753v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413306v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591660v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Granet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589084v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413316v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589792v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589849v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnberger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F. Jensen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Siev&#228;nen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Skov Petersen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413296v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589910v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589794v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588510v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587100v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586402v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586401v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408539v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Geyer Barneix" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05061335v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636559v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05628241v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267209v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lambert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818731v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Marsat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Tourism-Recreation-and-Regional-Development-Perspectives-from-France/Dissart-Dehez-Marsat/p/book/9781472416223" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597305v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798368v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591243v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Grant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.S. Jensen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626446v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Thi Ta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213896v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609733v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-st-etienne.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675687v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675731v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675678v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chauvin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610178v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nada&#239;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Labussi&#232;re" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607142v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malfait" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbrez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348246v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Asma Ben Othmen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Dissart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Marsat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599269v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R&#233;gnacq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597304v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597303v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595498v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591245v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sondergaard Jensen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bell" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Colson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carsten" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413330v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591246v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229012v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583562v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalaydjian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583556v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lamotte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830581v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Brander" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326503v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213816v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113222v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408604v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Techene" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034928v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Queiroga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420533v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549020v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113056v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ribaudo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charbonnier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02978717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601543v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602245v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601544v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Edwards" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601542v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601541v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tabourdeau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02167370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600876v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599276v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599273v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599277v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599274v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordenave" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593895v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593896v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593916v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Daubet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Figura" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591661v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591663v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413333v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02609734v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>