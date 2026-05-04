--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (75)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -317,882 +317,882 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429213v1</w:t>
+                <w:t xml:space="preserve">hal-05429213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
+                <w:t xml:space="preserve">Analysis of the abundance and impacts of volatile organic compounds across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Rovira</w:t>
+                <w:t xml:space="preserve">Xiansheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+                <w:t xml:space="preserve">Minghan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Chen</w:t>
+                <w:t xml:space="preserve">Taicheng An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griša Močnik</w:t>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenche Aas</w:t>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41612-026-01378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835799v1</w:t>
+                <w:t xml:space="preserve">hal-05606568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t>
+                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jouanny</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Petros Vasilakos</w:t>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Via</w:t>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griša Močnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326968v2</w:t>
+                <w:t xml:space="preserve">hal-04835799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of organic gaseous and particulate compounds using a combined positive matrix factorization approach in summer (2020) in the Paris region (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gherras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jay Slowik</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 354, pp.121269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121269⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-05067207v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source apportionment of organic gaseous and particulate compounds using a combined positive matrix factorization approach in summer (2020) in the Paris region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lya Lugon</w:t>
+                <w:t xml:space="preserve">Leïla Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youngseob Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Jay Slowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 354, pp.121269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036924v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-05067207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+                <w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Gherras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jordi Rovira</w:t>
+                <w:t xml:space="preserve">Marta Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970292v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gratien</w:t>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014894v1</w:t>
+                <w:t xml:space="preserve">hal-05036924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">External particle mixing influences hygroscopicity in a sub-urban area</w:t>
               </w:r>
@@ -1230,51 +1230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Wehner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Henning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (2), pp.741-758. </w:t>
@@ -1306,7172 +1306,7172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Reconstructing missing surface aerosol elemental carbon data in long-term series with ensemble learning</w:t>
+                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingxiao Meng</w:t>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheng Zhong</w:t>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Fang</w:t>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Tang</w:t>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (13), pp.7485-7498. </w:t>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-7485-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164868v1</w:t>
+                <w:t xml:space="preserve">hal-05014894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ensemble Machine Learning Approach for Predicting Sources of Organic Aerosols Measured by Aerosol Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinlei Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsestair.4c00262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Cantrell</w:t>
+                <w:t xml:space="preserve">Technical note: Reconstructing missing surface aerosol elemental carbon data in long-term series with ensemble learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiao Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (13), pp.7485-7498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-7485-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05061946v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wenche Aas</w:t>
+                <w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Siour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.4803-4831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-4803-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266598v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Mcgillen</w:t>
+                <w:t xml:space="preserve">Michelle Y Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Su</w:t>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yafang Cheng</w:t>
+                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927674v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of brown carbon absorption in different European environments through source contribution analysis</w:t>
+                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Navarro-Barboza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Rovira</w:t>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
+                <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Pozzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Via</w:t>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yafang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-2667-2025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05035588v1</w:t>
+                <w:t xml:space="preserve">hal-04927674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of ultrafine particles in urban Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of brown carbon absorption in different European environments through source contribution analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Reche</w:t>
+                <w:t xml:space="preserve">Hector Navarro-Barboza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemí Pérez</w:t>
+                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelio Tobías</w:t>
+                <w:t xml:space="preserve">Andrea Pozzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 194, pp.109149. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.2667-2694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-2667-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815720v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of ambient air ammonia in urban Europe (Finland, France, Italy, Spain, and the UK)</w:t>
+                <w:t xml:space="preserve">Source apportionment of ultrafine particles in urban Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiansheng Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lijie Wu</w:t>
+                <w:t xml:space="preserve">Cristina Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Zhang</w:t>
+                <w:t xml:space="preserve">Noemí Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Tobías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 185, pp.108519. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108519⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 194, pp.109149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489570v1</w:t>
+                <w:t xml:space="preserve">hal-04815720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Variability of ambient air ammonia in urban Europe (Finland, France, Italy, Spain, and the UK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiansheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijie Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.108519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04786199v1</w:t>
+                <w:t xml:space="preserve">hal-04489570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiyear high-temporal-resolution measurements of submicron aerosols at 13 French urban sites: data processing and chemical composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16 (11), pp.5089-5109. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-16-5089-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04780988v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiyear high-temporal-resolution measurements of submicron aerosols at 13 French urban sites: data processing and chemical composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Maison</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopher Cantrell</w:t>
+                <w:t xml:space="preserve">Joel de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.5089-5109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-16-5089-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589996v1</w:t>
+                <w:t xml:space="preserve">ineris-04780988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for reporting equivalent black carbon (eBC) mass concentrations based on long-term pan-European in-situ observations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Eleftheriadis</w:t>
+                <w:t xml:space="preserve">Alice Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 185, pp.108553. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (10), pp.6011 - 6046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489497v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Z-2018 emissions inventory of COS in Europe: A semiquantitative multi-data-streams evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations for reporting equivalent black carbon (eBC) mass concentrations based on long-term pan-European in-situ observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Putaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Berchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Remaud</w:t>
+                <w:t xml:space="preserve">Konstantinos Eleftheriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119689⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.108553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016254v1</w:t>
+                <w:t xml:space="preserve">hal-04489497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Reche</w:t>
+                <w:t xml:space="preserve">The Z-2018 emissions inventory of COS in Europe: A semiquantitative multi-data-streams evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarkko V Niemi</w:t>
+                <w:t xml:space="preserve">Isabelle Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Mooibroek</w:t>
+                <w:t xml:space="preserve">Antoine Berchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 300, pp.119689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167318v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical framework for effective mitigation of high aerosol loading in the Indo-Gangetic Plain during winter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Prodip Acharja</w:t>
+                <w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Reche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachin Dinkar Ghude</w:t>
+                <w:t xml:space="preserve">Jarkko V Niemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baerbel Sinha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaurav R. Govardhan</w:t>
+                <w:t xml:space="preserve">Dennis Mooibroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-40657-w⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229543v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 2020 COVID-19 lockdowns on particulate air pollution across Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Putaud</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of fine PM sources: Online and offline datasets combination in a single PMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Via</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Yus-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Pisoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Philip K. Hopke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-10145-2023⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202878v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of fine PM sources: Online and offline datasets combination in a single PMF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Via</w:t>
+                <w:t xml:space="preserve">Insights into secondary organic aerosol formation from the day- and nighttime oxidation of polycyclic aromatic hydrocarbons and furans in an oxidation flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Rahman El Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Yus-Díez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+                <w:t xml:space="preserve">Andrew T Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Eudes Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philip K. Hopke</w:t>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108006⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (23), pp.15077 - 15096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-15077-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191738v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into secondary organic aerosol formation from the day- and nighttime oxidation of polycyclic aromatic hydrocarbons and furans in an oxidation flow reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of 2020 COVID-19 lockdowns on particulate air pollution across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Putaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abd El Rahman El Mais</w:t>
+                <w:t xml:space="preserve">Alexander Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+                <w:t xml:space="preserve">Christoph Hueglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Drinovec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Zhe Peng</w:t>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (23), pp.15077 - 15096. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-15077-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (17), pp.10145-10161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-10145-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337291v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting and Characterizing Particulate Organic Nitrates with an Aerodyne Long-ToF Aerosol Mass Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamical framework for effective mitigation of high aerosol loading in the Indo-Gangetic Plain during winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prodip Acharja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sachin Dinkar Ghude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Graeffe</w:t>
+                <w:t xml:space="preserve">Baerbel Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+                <w:t xml:space="preserve">Mary C. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Garmash</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">James Allan</w:t>
+                <w:t xml:space="preserve">Gaurav R. Govardhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00314⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-40657-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921664v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of ultrafine particle concentrations and size distribution across urban Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting and Characterizing Particulate Organic Nitrates with an Aerodyne Long-ToF Aerosol Mass Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Graeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Trechera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noemí Pérez</w:t>
+                <w:t xml:space="preserve">Olga Garmash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Äijälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107744⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.230-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969422v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two years of volatile organic compound online in situ measurements at the Site Instrumental de Recherche par Télédétection Atmosphérique (Paris region, France) using proton-transfer-reaction mass spectrometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomenology of ultrafine particle concentrations and size distribution across urban Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Sarda-Estève</w:t>
+                <w:t xml:space="preserve">Pedro Trechera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiansheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (5), pp.1947-1968. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.107744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-1947-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04159102v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two years of volatile organic compound online in situ measurements at the Site Instrumental de Recherche par Télédétection Atmosphérique (Paris region, France) using proton-transfer-reaction mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustinus J C Berkhout</w:t>
+                <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Cowan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Enrico Dammers</w:t>
+                <w:t xml:space="preserve">Roland Sarda-Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.1947-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-1947-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03867324v1</w:t>
+                <w:t xml:space="preserve">ineris-04159102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Source Apportionment of Organic Aerosols in Three European Cities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+                <w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustinus J C Berkhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay G Slowik</w:t>
+                <w:t xml:space="preserve">Nicholas Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tobler</w:t>
+                <w:t xml:space="preserve">Enrico Dammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (22), pp.15290-15297. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880973v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-Time Source Apportionment of Organic Aerosols in Three European Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsailidh Twigg</w:t>
+                <w:t xml:space="preserve">Jay G Slowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustinus Berkhout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Enrico Dammers</w:t>
+                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (22), pp.15290-15297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c02509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03968179v1</w:t>
+                <w:t xml:space="preserve">hal-03880973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Rolling&amp;lt;/i&amp;gt; vs. &amp;lt;i&amp;gt;seasonal&amp;lt;/i&amp;gt; PMF: real-world multi-site and synthetic dataset comparison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+                <w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsailidh Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustinus Berkhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Dammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-5479-2022⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800466v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The December 2016 extreme weather and particulate matter pollution episode in the Paris region (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simone Kotthaus</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Rolling&amp;lt;/i&amp;gt; vs. &amp;lt;i&amp;gt;seasonal&amp;lt;/i&amp;gt; PMF: real-world multi-site and synthetic dataset comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Via</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-E. Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Baudic</w:t>
+                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119386⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.5479-5495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-5479-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03776525v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biomass burning vapor wall loss correction on modeling organic aerosols in Europe by CAMx v6.50</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+                <w:t xml:space="preserve">The December 2016 extreme weather and particulate matter pollution episode in the Paris region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad El Haddad</w:t>
+                <w:t xml:space="preserve">Simone Kotthaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebnem Aksoyoglu</w:t>
+                <w:t xml:space="preserve">J.-E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+                <w:t xml:space="preserve">A. Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-1681-2021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Atmospheric Environment, 291 (15 December), pp.119386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03246738v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03776525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European aerosol phenomenology - 7: high-time resolution chemical characteristics of submicron particulate matter across Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of biomass burning vapor wall loss correction on modeling organic aerosols in Europe by CAMx v6.50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bressi</w:t>
+                <w:t xml:space="preserve">Sebnem Aksoyoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cavalli</w:t>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Putaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Petit</w:t>
+                <w:t xml:space="preserve">Amelie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2021.100108⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.1681 - 1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-1681-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165423v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03246738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorology-driven variability of air pollution (PM1) revealed with explainable machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A European aerosol phenomenology - 7: high-time resolution chemical characteristics of submicron particulate matter across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Stirnberg</w:t>
+                <w:t xml:space="preserve">F. Cavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Cermak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone Kotthaus</w:t>
+                <w:t xml:space="preserve">J.P. Putaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Haeffelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Andersen</w:t>
+                <w:t xml:space="preserve">R. Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-3919-2021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric environment: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2021.100108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03218211v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of atmospheric composition to COVID-19 lockdown measures during spring in the Paris region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Charles Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (22), pp.17167-17183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-21-17167-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of the particle number concentration and size distribution: a global analysis retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meteorology-driven variability of air pollution (PM1) revealed with explainable machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Stirnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Kotthaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Collaud Coen</w:t>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isaline Bossert</w:t>
+                <w:t xml:space="preserve">Hendrik Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.17185 - 17223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-17185-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.3919-3948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-3919-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464645v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03218211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal evolution of total column and surface atmospheric ammonia in the megacity of Paris, France, during an intense springtime pollution episode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonality of the particle number concentration and size distribution: a global analysis retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collaud Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca D Kutzner</w:t>
+                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Cuesta</w:t>
+                <w:t xml:space="preserve">Yong Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+                <w:t xml:space="preserve">Isaline Bossert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (15), pp.12091 - 12111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-12091-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.17185 - 17223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-17185-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320314v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia and PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; Air Pollution in Paris during the 2020 COVID Lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diurnal evolution of total column and surface atmospheric ammonia in the megacity of Paris, France, during an intense springtime pollution episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D Kutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Viatte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Van Damme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Doucerain</w:t>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12020160⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.12091 - 12111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-12091-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03124156v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia and PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; Air Pollution in Paris during the 2020 COVID Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
+                <w:t xml:space="preserve">Shoma Yamanouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Décuq</w:t>
+                <w:t xml:space="preserve">Martin Van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baisnée</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Carole Doucerain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903498v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03124156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time measurement and source apportionment of elements in Delhi's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragati Rai</w:t>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Furger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imad El Haddad</w:t>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Liwei Wang</w:t>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140332⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923940v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial brown carbon emissions from wintertime residential wood burning over France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Real-time measurement and source apportionment of elements in Delhi's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragati Rai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jacob</w:t>
+                <w:t xml:space="preserve">Markus Furger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florie Chevrier</w:t>
+                <w:t xml:space="preserve">Varun Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 743, pp.140752. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140752⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923934v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year ACSM measurements at the central European research station Melpitz (Germany) - Part 1 : Instrument robustness, quality assurance, and impact of upper size cutoff diameter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerald Spindler</w:t>
+                <w:t xml:space="preserve">Substantial brown carbon emissions from wintertime residential wood burning over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Gruner</w:t>
+                <w:t xml:space="preserve">Véronique Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tuch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastian Stieger</w:t>
+                <w:t xml:space="preserve">Florie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-4973-2020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318328v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global analysis of climate-relevant aerosol properties retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-year ACSM measurements at the central European research station Melpitz (Germany) - Part 1 : Instrument robustness, quality assurance, and impact of upper size cutoff diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Laj</w:t>
+                <w:t xml:space="preserve">Achim Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Bigi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
+                <w:t xml:space="preserve">Thomas Tuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
+                <w:t xml:space="preserve">Bastian Stieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13, pp.4353 - 4392. </w:t>
+              <w:t xml:space="preserve">, 2020, 13, pp.4973-4994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-13-4353-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-4973-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923802v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood burning: A major source of Volatile Organic Compounds during wintertime in the Paris region</w:t>
+                <w:t xml:space="preserve">A global analysis of climate-relevant aerosol properties retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Languille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Honoré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Alessandro Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135055⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.4353 - 4392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-4353-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094657v1</w:t>
+                <w:t xml:space="preserve">hal-02923802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate radical generation via continuous generation of dinitrogen pentoxide in a laminar flow reactor coupled to an oxidation flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ezra Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Krechmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Majluf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (5), pp.2397-2411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-13-2397-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Biodetection Part I: Study of Airborne Bacterial Concentrations from January 2018 to May 2020 at Saclay, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood burning: A major source of Volatile Organic Compounds during wintertime in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gediminas Mainelis</w:t>
+                <w:t xml:space="preserve">Baptiste Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Sodeau</w:t>
+                <w:t xml:space="preserve">Cécile Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.6292. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 711, pp.135055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph17176292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969929v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric Biodetection Part I: Study of Airborne Bacterial Concentrations from January 2018 to May 2020 at Saclay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Boichu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Benjamin Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Riffault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+                <w:t xml:space="preserve">Gediminas Mainelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.6292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17176292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383172v1</w:t>
+                <w:t xml:space="preserve">hal-02969929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second ACTRIS inter-comparison (2016) for Aerosol Chemical Speciation Monitors (ACSM): Calibration protocols and instrument performance evaluations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02786826.2019.1608901⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157535v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Six-year source apportionment of submicron organic aerosols from near-continuous highly time-resolved measurements at SIRTA (Paris area, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">The second ACTRIS inter-comparison (2016) for Aerosol Chemical Speciation Monitors (ACSM): Calibration protocols and instrument performance evaluations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Truong</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Croteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (7), pp.830-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02786826.2019.1608901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-14755-2019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02923950v1</w:t>
+                <w:t xml:space="preserve">hal-02157535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term aerosol optical hygroscopicity study at the ACTRIS SIRTA observatory: synergy between ceilometer and in-situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Esteban Bedoya-Velásquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Titos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Bravo-Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Haeffelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.7883-7896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-19-7883-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and Geographical Origin of Five Years Airborne Fungal Spore Concentrations Measured at Saclay, France from 2014 to 2018</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David O’connor</w:t>
+                <w:t xml:space="preserve">Six-year source apportionment of submicron organic aerosols from near-continuous highly time-resolved measurements at SIRTA (Paris area, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (14), pp.1671. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (23), pp.14755-14776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11141671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-14755-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352553v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and Geographical Origins of PM10 in Metz (France) Using Oxalate as a Marker of Secondary Organic Aerosols by Positive Matrix Factorization Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability and Geographical Origin of Five Years Airborne Fungal Spore Concentrations Measured at Saclay, France from 2014 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pallares</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
+                <w:t xml:space="preserve">Dominique Baisnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sodeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10070370⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11141671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552739v1</w:t>
+                <w:t xml:space="preserve">hal-02352553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European aerosol phenomenology – 6: scattering properties of atmospheric aerosol particles from 28 ACTRIS sites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Alados-Arboledas</w:t>
+                <w:t xml:space="preserve">Sources and Geographical Origins of PM10 in Metz (France) Using Oxalate as a Marker of Secondary Organic Aerosols by Positive Matrix Factorization Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Alastuey</w:t>
+                <w:t xml:space="preserve">Cyril Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Andrade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christo Angelov</w:t>
+                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7877-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (7), pp.370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos10070370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863464v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling organic aerosol concentrations and properties during winter 2014 in the northwestern Mediterranean region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A European aerosol phenomenology – 6: scattering properties of atmospheric aerosol particles from 28 ACTRIS sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Alados-Arboledas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Chrit</w:t>
+                <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Sartelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Marcos Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Majdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Nicolas</w:t>
+                <w:t xml:space="preserve">Christo Angelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (24), pp.18079-18100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-18079-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18, pp.8727-8744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7877-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903078v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling organic aerosol concentrations and properties during winter 2014 in the northwestern Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Waked</w:t>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bourin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Marwa Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alleman</w:t>
+                <w:t xml:space="preserve">José Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (24), pp.18079-18100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-18079-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552756v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variability and Geographical Origins of Airborne Pollen Grains Concentrations from 2015 to 2018 at Saclay, France</w:t>
+                <w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Sarda Estève</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">John Sodeau</w:t>
+                <w:t xml:space="preserve">Antoine Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs10121932⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352556v1</w:t>
+                <w:t xml:space="preserve">hal-02552756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal Variability and Geographical Origins of Airborne Pollen Grains Concentrations from 2015 to 2018 at Saclay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+                <w:t xml:space="preserve">Roland Sarda Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (12), pp.1932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs10121932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584197v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising an intense PM pollution episode in March 2015 in France from multi-site approach and near real time data : Climatology, variabilities, geographical origins and model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8560,51 +8560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The filter-loading effect by ambient aerosols in filter absorption photometers depends on the coating of the sampled particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Drinovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asta Gregoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8688,844 +8688,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01863156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-friendly tool for comprehensive evaluation of the geographical origins of atmospheric pollution: Wind and trajectory analyses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.022⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01853423v1</w:t>
+                <w:t xml:space="preserve">hal-01584197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ammonium nitrate formation regime in the Paris megacity and its representation in the CHIMERE model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A user-friendly tool for comprehensive evaluation of the geographical origins of atmospheric pollution: Wind and trajectory analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (16), pp.10419 - 10440. </w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.183-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-10419-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587430v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability and source apportionment of volatile organic compounds (VOCs) in the Paris megacity (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Assessing the ammonium nitrate formation regime in the Paris megacity and its representation in the CHIMERE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (18), pp.11961 - 11989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-11961-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (16), pp.10419 - 10440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-10419-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583966v1</w:t>
+                <w:t xml:space="preserve">hal-01587430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des sources et des processus de formation de la pollution particulaire dans l’air ambiant</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal variability and source apportionment of volatile organic compounds (VOCs) in the Paris megacity (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.11961 - 11989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-11961-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869536v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two years of near real-time chemical composition of submicron aerosols in the region of Paris using an Aerosol Chemical Speciation Monitor (ACSM) and a multi-wavelength Aethalometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Compréhension des sources et des processus de formation de la pollution particulaire dans l’air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-2015, pp.48-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862513v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01869536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric measurements of ratios between CO2 and co-emitted species from traffic: a tunnel study in the Paris megacity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Two years of near real-time chemical composition of submicron aerosols in the region of Paris using an Aerosol Chemical Speciation Monitor (ACSM) and a multi-wavelength Aethalometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bonsang</w:t>
+                <w:t xml:space="preserve">Vincent Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, pp.12871-12882. </w:t>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.2985-3005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-12871-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-2985-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862512v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicron aerosol source apportionment of wintertime pollution in Paris, France by Double Positive Matrix Factorization (PMF2) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (24), pp.13773-13787. </w:t>
@@ -9557,973 +9557,1261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01862440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and geographical origins of fine aerosols in Paris (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric measurements of ratios between CO2 and co-emitted species from traffic: a tunnel study in the Paris megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Ghersi</w:t>
+                <w:t xml:space="preserve">Lamia Ammoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mihalopoulos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (16), pp.8813-8839. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-8813-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.12871-12882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-12871-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862451v1</w:t>
+                <w:t xml:space="preserve">ineris-01862512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Waked</w:t>
+                <w:t xml:space="preserve">Sources and geographical origins of fine aerosols in Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Favez</w:t>
+                <w:t xml:space="preserve">Véronique Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Alleman L.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Petit</w:t>
+                <w:t xml:space="preserve">N. Mihalopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (16), pp.8813-8839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-8813-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539458v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-year comprehensive chemical characterisation of fine aerosol (PM&lt;sub&gt;2.5&lt;/sub&gt;) at urban, suburban and rural background sites in the region of Paris (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bressi</w:t>
+                <w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sciare</w:t>
+                <w:t xml:space="preserve">O. Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ghersi</w:t>
+                <w:t xml:space="preserve">Y. Alleman L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bonnaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. B. Nicolas</w:t>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (15), pp.7825-7844. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-7825-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923974v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A one-year comprehensive chemical characterisation of fine aerosol (PM&lt;sub&gt;2.5&lt;/sub&gt;) at urban, suburban and rural background sites in the region of Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (15), pp.7825-7844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-7825-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A phenomenology of submicron organic aerosol components in urban France based on long-term online observations and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel F. de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Hornik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU European General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was the 137Cs contained in Saharan dust deposited across Europe in March 2022 emitted by French nuclear tests in Algeria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Bryskere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04078065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10533,3877 +10821,3877 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of French efforts for the innovative characterisation of aerosols and cloud interactions with the future Atmosphere Observing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Lopatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05148244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamar Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Caville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-420⟩</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199565v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antonin Bergé</w:t>
+                <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Beekmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291115v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation yields and physicochemical properties of the SOA formed from the day- and night-time oxidation of furans and PAHs performed in an oxidation flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04016852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summertime (2020) Source Apportionment of Organic Aerosols in relation with their gaseous precursors, Volatile Organic Compounds, in the Paris region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03988930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First year of real-time VOC measurements at the SIRTA facility (Paris region, France): diurnal and seasonal variabilities, impact of lockdowns on air quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
+                <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atinderpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Karoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03497558v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03547543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atinderpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Karoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">ETH Nanoparticles Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03547543v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Karoski</w:t>
+                <w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETH Nanoparticles Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774361v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03547300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
+                <w:t xml:space="preserve">Real-time source apportionment of organic aerosols in three European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang I. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay G Slowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iasonas Stavroulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03547300v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03541115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time source apportionment of organic aerosols in three European cities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iasonas Stavroulas</w:t>
+                <w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03541115v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03547437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Egorov</w:t>
+                <w:t xml:space="preserve">First year of real-time VOC measurements at the SIRTA facility (Paris region, France): diurnal and seasonal variabilities, impact of lockdowns on air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2021, Online, Austria. pp.EGU21-8643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03547437v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03497558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Combustion Aerosol Standard Generator (CAST): a low-cost alternative combustion emission source for aeronautical fuel evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03547465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the diurnal evolution of atmospheric ammonia over the Paris megacity from ground-based and satellite remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03033498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6+-year source apportionment of fine carbonaceous aerosols at SIRTA (Paris region, France) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer (AE33)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237748v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High time resolution measurement of the OM to OC ratio in PM1 and PM2.5</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Graeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237744v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+                <w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786054v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Minguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237787v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">6+-year source apportionment of fine carbonaceous aerosols at SIRTA (Paris region, France) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer (AE33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237284v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">High time resolution measurement of the OM to OC ratio in PM1 and PM2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasper Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisa Mocnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C. Minguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237745v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Nojgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lufti Peker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-year source apportionment of highly-time resolved carbonaceous aerosol in the region of Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Aerosol Sources on Atmospheric Black Carbon Absorption Enhancement in the Region of Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dantong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved approach to resolve sources of organic aerosol by combining offline and online ambient measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.M. Sofowote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-year continuous on-line monitoring of the submicron aerosol chemical composition at the SIRTA-LSCE ACTRIS supersite (Paris area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising an intense PM pollution episode in march 2015 in France from multi-site approach and near real time data : climatology, variabilities, geographical origins and model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14422,2983 +14710,2983 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring aerosol black carbon age with aethalometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.A. Bruns</w:t>
+                <w:t xml:space="preserve">Source apportionment of PM10 in Paris: a focus on traffic resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Alastuey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Querol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of Indian Aerosol Science and Technology Association "Aerosols and Climate Change : Insights and Challenges" (IASTA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Ahmedabad, India</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863123v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intense PM pollution episode in France during March 2015: multi-site approach and near real time data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Measuring aerosol black carbon age with aethalometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gregoric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Zotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Conference of Indian Aerosol Science and Technology Association "Aerosols and Climate Change : Insights and Challenges" (IASTA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854289v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of PM10 in Paris: a focus on traffic resuspension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The intense PM pollution episode in France during March 2015: multi-site approach and near real time data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Querol</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854284v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Carbon over the region of Paris (France) : spatial distribution, sources, and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisa Mocnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the geographical origins of fine particulate pollution in Paris, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grisa Mocnik</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Nalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855111v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A comprehensive source apportionment of submicron aerosols in Metz, France, by PMF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ockler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federica Nalin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855186v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive source apportionment of submicron aerosols in Metz, France, by PMF2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Refining the geographical origins of fine particulate pollution in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisa Mocnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855110v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZeFir, a new integrated tool for wind sector apportionment by Non-parametric Wind Regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ockler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpretation of the loading effect in absorption filter photometers - dual spot aethalometer measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisa Mocnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Nalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution particulaire en région Ile-de-France : Mesures en temps réel sur le long terme et déconvolution de sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonaceous aerosols in the Western Mediterranean during summertime and their contribution to the aerosol optical properties at ground level: First results of the ChArMEx-ADRIMED 2013 intensive campaign in Corsica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Compréhension des sources de pollution particulaire en région Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Leoz-Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2358</w:t>
+              <w:t xml:space="preserve">8. Edition des Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855495v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des sources de pollution particulaire en région Ile-de-France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Carbonaceous aerosols in the Western Mediterranean during summertime and their contribution to the aerosol optical properties at ground level: First results of the ChArMEx-ADRIMED 2013 intensive campaign in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Edition des Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862258v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Aerosol (OA) source apportionment using “Sliding Window” Positive Matrix Factorization (PMF) approach applied to 1-year Aerosol Chemical Speciation Monitor (ACSM) measurements in the region of Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2014 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the first-ever ACSM intercomparison study from the ACTRIS-ACSM network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ACTRIS General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indication of aerosol aging by optical absorption properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisa Mocnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Drinovec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. AAAR Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Black Carbon concentration, sources and age using an Aethalometer AE33</w:t>
+                <w:t xml:space="preserve">A dense Black Carbon network in the region of Paris, France : Implementation, objectives, and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Drinovec</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971222v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dense Black Carbon network in the region of Paris, France : Implementation, objectives, and first results</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Characterization of traffic-emitted CO2 determined from road tunnel measurements in the region of Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ammoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971133v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of traffic-emitted CO2 determined from road tunnel measurements in the region of Paris</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">PMF*PMF: Towards a Better Link between PMF Outputs from ACSM Measurements and Aerosol Sources - First Application in the Region of Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">32. AAAR Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971239v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PMF*PMF: Towards a Better Link between PMF Outputs from ACSM Measurements and Aerosol Sources - First Application in the Region of Paris (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Characterization of Black Carbon concentration, sources and age using an Aethalometer AE33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisa Mocnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. AAAR Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971205v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European intercomparison for receptor models : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karagulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Belis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C.S. Beddows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-spot aethalometer : online characterization of aerosol &amp;quot;loading&amp;quot; effect parameter K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisa Mocnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Drinovec</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring Ambient Air 2012 "Opening opportunities through new technologies and data analysis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term observation of time-resolved submicron aerosol chemical composition in the region of Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17408,165 +17696,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Audouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17576,167 +17864,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energies et pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43, 2021, 978-2-7598-2662-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17746,114 +18034,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des sources et des processus de formation de la pollution particulaire en région Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Versailles-Saint Quentin en Yvelines, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014VERS0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01165065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId544"/>
+      <w:footerReference w:type="default" r:id="rId552"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18000,51 +18288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05067207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Simon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Slowik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121269" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Deshmukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-741-2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164868v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Meng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-7485-2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Ge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00262" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Navarro-Barboza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-2667-2025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Tob&#237;as" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109149" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108519" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119689" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodip Acharja" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Dinkar Ghude" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Sinha" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Govardhan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40657-w" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202878v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mangold" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hueglin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10145-2023" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Yus-D&#237;ez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Petit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K. Hopke" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Lambe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15077-2023" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921664v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garmash" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko &#196;ij&#228;l&#228;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00314" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04159102v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1947-2023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880973v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G Slowik" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02509" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218211v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stirnberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Andersen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3919-2021" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dupont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17167-2021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03124156v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doucerain" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020160" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923940v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Rai" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Furger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Wang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140332" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923934v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140752" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318328v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Gruner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tuch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4973-2020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094657v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135055" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615024v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Krechmer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Majluf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2397-2020" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969929v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Mainelis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sodeau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176292" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923950v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14755-2019" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923960v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Esteban Bedoya-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Bravo-Aranda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-7883-2019" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352553v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;connor" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11141671" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10070370" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863464v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Angelov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7877-2018" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903078v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Majdi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nicolas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-18079-2018" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352556v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121932" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868316v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G9SN1DL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Gregoric" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Anne Bruns" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1043-2017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853423v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.022" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587430v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bressi" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rosso" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10419-2016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869536v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862513v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2985-2015" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862512v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ammoura" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12871-2014" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13773-2014" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862451v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghersi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mihalopoulos" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8813-2014" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923974v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghersi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnaire" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Nicolas" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7825-2013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016852v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988930v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03497558v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8643" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541115v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang I. Chen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547465v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237748v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237744v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rigler" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Lavric" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mocnik" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239337v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239341v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Sofowote" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854280v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854712v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863123v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregoric" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bruns" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854289v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854284v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855118v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855111v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855110v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ockler" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855109v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855096v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852908v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855495v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862258v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855516v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855515v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Frohlich" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971212v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971222v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971133v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971239v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971205v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971048v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karagulian" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.S. Beddows" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardoni" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971102v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971046v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03478978v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165065v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VERS0034" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicheng An" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-026-01378-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05067207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Slowik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Deshmukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-741-2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Meng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Ge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00262" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-7485-2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Navarro-Barboza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-2667-2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Tob&#237;as" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108519" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119689" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Yus-D&#237;ez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K. Hopke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Lambe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15077-2023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mangold" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hueglin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10145-2023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodip Acharja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Dinkar Ghude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Sinha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Govardhan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40657-w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garmash" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko &#196;ij&#228;l&#228;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00314" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04159102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1947-2023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G Slowik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02509" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487840v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17167-2021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stirnberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Andersen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3919-2021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03124156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doucerain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020160" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923940v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Rai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Furger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140332" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140752" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Gruner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tuch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4973-2020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Krechmer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Majluf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2397-2020" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135055" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969929v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Mainelis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sodeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176292" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Esteban Bedoya-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Bravo-Aranda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-7883-2019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923950v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14755-2019" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;connor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11141671" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552739v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10070370" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863464v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Angelov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7877-2018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Majdi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nicolas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-18079-2018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352556v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121932" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868316v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G9SN1DL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Gregoric" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Anne Bruns" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1043-2017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853423v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587430v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bressi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rosso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10419-2016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869536v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862513v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2985-2015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13773-2014" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862512v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ammoura" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12871-2014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862451v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghersi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mihalopoulos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8813-2014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923974v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghersi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnaire" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Nicolas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7825-2013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574253v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016852v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541115v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang I. Chen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03497558v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8643" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547465v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237748v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237744v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rigler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Lavric" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mocnik" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239342v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239337v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239341v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Sofowote" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854280v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854712v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854284v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863123v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregoric" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bruns" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854289v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855118v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855110v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ockler" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855111v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855109v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855096v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852908v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862258v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855495v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855516v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855515v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Frohlich" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971133v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971239v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971205v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971222v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971048v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karagulian" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.S. Beddows" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardoni" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971102v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971046v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03478978v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165065v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VERS0034" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>