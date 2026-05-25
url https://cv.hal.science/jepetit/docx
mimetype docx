--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -66,1604 +66,1604 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (76)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (77)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t>
+                <w:t xml:space="preserve">Analysis of the abundance and impacts of volatile organic compounds across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Trejo Banos</w:t>
+                <w:t xml:space="preserve">Xiansheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhishek Upadhyay</w:t>
+                <w:t xml:space="preserve">Minghan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Cheng</w:t>
+                <w:t xml:space="preserve">Taicheng An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+                <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petros Vasilakos</w:t>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (1), pp.103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41612-026-01378-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516726v1</w:t>
+                <w:t xml:space="preserve">hal-05606568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t>
+                <w:t xml:space="preserve">Constraining the intensive absorption properties of ambient organic aerosol particles based on pan-European observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
+                <w:t xml:space="preserve">Jesús Yus-Díez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amauri P Oliveira</w:t>
+                <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia R Souza</w:t>
+                <w:t xml:space="preserve">Griša Močnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel F de Brito</w:t>
+                <w:t xml:space="preserve">Martin Gysel-Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41612-026-01405-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429213v2</w:t>
+                <w:t xml:space="preserve">hal-05618036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the abundance and impacts of volatile organic compounds across Europe</w:t>
+                <w:t xml:space="preserve">High-resolution modelling of organic aerosol over Europe: exploring spatial and temporal variability and drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiansheng Liu</w:t>
+                <w:t xml:space="preserve">Daniel Trejo Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minghan Wang</w:t>
+                <w:t xml:space="preserve">Abhishek Upadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taicheng An</w:t>
+                <w:t xml:space="preserve">Yun Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Zhang</w:t>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">Petros Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 9 (1), pp.103. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 209, pp.110143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-026-01378-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2026.110143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05606568v1</w:t>
+                <w:t xml:space="preserve">hal-05516726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
+                <w:t xml:space="preserve">The BIOMASP+ project on biosphere-atmosphere exchanges and their role in air pollution in the subtropical megacity of São Paulo: motivations, methods and preliminary observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Rovira</w:t>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+                <w:t xml:space="preserve">Adalgiza Fornaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gang Chen</w:t>
+                <w:t xml:space="preserve">Amauri P Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Griša Močnik</w:t>
+                <w:t xml:space="preserve">Silvia R Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenche Aas</w:t>
+                <w:t xml:space="preserve">Joel F de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 107 (4), pp.E902-E921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0161.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835799v1</w:t>
+                <w:t xml:space="preserve">hal-05429213v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A European aerosol phenomenology – 9: Light absorption properties of carbonaceous aerosol particles across surface Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Gherras</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Griša Močnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Favez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jordi Rovira</w:t>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 195, pp.109185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970292v1</w:t>
+                <w:t xml:space="preserve">hal-04835799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of organic gaseous and particulate compounds using a combined positive matrix factorization approach in summer (2020) in the Paris region (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Simon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+                <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Slowik</w:t>
+                <w:t xml:space="preserve">Aline Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121269⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-05067207v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">External particle mixing influences hygroscopicity in a sub-urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Via</w:t>
+                <w:t xml:space="preserve">Shravan Deshmukh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Wehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (2), pp.741-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-741-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326968v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+                <w:t xml:space="preserve">Addressing the advantages and limitations of using Aethalometer data to determine the optimal Absorption Ångström Exponents (AAEs) values for eBC source apportionment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gherras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lya Lugon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 349, pp.121121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036924v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">External particle mixing influences hygroscopicity in a sub-urban area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population exposure to outdoor NO2, black carbon, and ultrafine and fine particles over Paris with multi-scale modelling down to the street scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poulain</w:t>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Wehner</w:t>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Henning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Oscar Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngseob Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 25 (2), pp.741-758. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-741-2025⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 25 (6), pp.3363-3387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-3363-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035573v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol spectral optical properties in the Paris urban area and its peri-urban and forested surroundings during summer 2022 from ACROSS surface observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source apportionment of organic gaseous and particulate compounds using a combined positive matrix factorization approach in summer (2020) in the Paris region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Formenti</w:t>
+                <w:t xml:space="preserve">Leïla Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Gratien</w:t>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Michoud</w:t>
+                <w:t xml:space="preserve">Jay Slowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (5), pp.3161-3189. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 354, pp.121269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-25-3161-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2025.121269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014894v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-05067207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ensemble Machine Learning Approach for Predicting Sources of Organic Aerosols Measured by Aerosol Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Machine-learning-driven reconstruction of organic aerosol sources across dense monitoring networks in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+                <w:t xml:space="preserve">Adrien Jouanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Upadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petros Vasilakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jie Fang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
+                <w:t xml:space="preserve">Marta Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsestair.4c00262⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (11), pp.1523-1531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.estlett.5c00771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05034518v1</w:t>
+                <w:t xml:space="preserve">hal-05326968v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical note: Reconstructing missing surface aerosol elemental carbon data in long-term series with ensemble learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingxiao Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jie Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1678,126 +1678,126 @@
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (13), pp.7485-7498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-25-7485-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of atmospheric variability in gas and aerosols during the ACROSS campaign 2022 of the greater Paris area: evaluation of the meteorology, dynamics and chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Siour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,8397 +1842,8531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Ensemble Machine Learning Approach for Predicting Sources of Organic Aerosols Measured by Aerosol Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jie Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingxiao Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Y Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+                <w:t xml:space="preserve">Xinlei Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
+                <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsestair.4c00262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05266598v2</w:t>
+                <w:t xml:space="preserve">hal-05034518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of source regions and transport pathways of sub-micron aerosol components in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Y Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+                <w:t xml:space="preserve">Ying Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenche Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Chen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yafang Cheng</w:t>
+                <w:t xml:space="preserve">Samira Atabakhsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.127110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927674v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05266598v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of brown carbon absorption in different European environments through source contribution analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Heterogeneous Reactions in the Atmospheric Oxidizing Capacity in Island Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Mcgillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hector Navarro-Barboza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordi Rovira</w:t>
+                <w:t xml:space="preserve">Hang Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marta Via</w:t>
+                <w:t xml:space="preserve">Yafang Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-25-2667-2025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.4c11647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05035588v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of ultrafine particles in urban Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of brown carbon absorption in different European environments through source contribution analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Navarro-Barboza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t>
+                <w:t xml:space="preserve">Vincenzo Obiso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Lara</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurelio Tobías</w:t>
+                <w:t xml:space="preserve">Andrea Pozzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Via</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109149⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (4), pp.2667-2694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-25-2667-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815720v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05035588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of ambient air ammonia in urban Europe (Finland, France, Italy, Spain, and the UK)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiansheng Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijie Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 185, pp.108519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population exposure to outdoor NO2 , black carbon, particle mass, and number concentrations over Paris with multi-scale modelling down to the street scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soo-Jin Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lya Lugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youngseob Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-2024-2120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiyear high-temporal-resolution measurements of submicron aerosols at 13 French urban sites: data processing and chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel de Brito</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florian Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (11), pp.5089-5109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-16-5089-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04780988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Source apportionment of ultrafine particles in urban Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Maison</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopher Cantrell</w:t>
+                <w:t xml:space="preserve">Noemí Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Tobías</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.109149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.109149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589996v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for reporting equivalent black carbon (eBC) mass concentrations based on long-term pan-European in-situ observations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Significant impact of urban tree biogenic emissions on air quality estimated by a bottom-up inventory and chemistry transport modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Putaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Eleftheriadis</w:t>
+                <w:t xml:space="preserve">Alice Maison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lya Lugon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soo-Jin Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cantrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108553⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (10), pp.6011 - 6046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-6011-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489497v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Z-2018 emissions inventory of COS in Europe: A semiquantitative multi-data-streams evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recommendations for reporting equivalent black carbon (eBC) mass concentrations based on long-term pan-European in-situ observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauveur Belviso</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Putaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Pison</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Remaud</w:t>
+                <w:t xml:space="preserve">Konstantinos Eleftheriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119689⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185, pp.108553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016254v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cristina Reche</w:t>
+                <w:t xml:space="preserve">Impact of 2020 COVID-19 lockdowns on particulate air pollution across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Putaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Pisoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Mangold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarkko V Niemi</w:t>
+                <w:t xml:space="preserve">Christoph Hueglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Mooibroek</w:t>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (17), pp.10145-10161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-10145-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167318v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of fine PM sources: Online and offline datasets combination in a single PMF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamical framework for effective mitigation of high aerosol loading in the Indo-Gangetic Plain during winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Yus-Díez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+                <w:t xml:space="preserve">Prodip Acharja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Eudes Petit</w:t>
+                <w:t xml:space="preserve">Sachin Dinkar Ghude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip K. Hopke</w:t>
+                <w:t xml:space="preserve">Baerbel Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary C. Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav R. Govardhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-40657-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191738v1</w:t>
+                <w:t xml:space="preserve">hal-04229543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into secondary organic aerosol formation from the day- and nighttime oxidation of polycyclic aromatic hydrocarbons and furans in an oxidation flow reactor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara d'Anna</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of fine PM sources: Online and offline datasets combination in a single PMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Via</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Yus-Díez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Drinovec</w:t>
+                <w:t xml:space="preserve">Jean Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew T Lambe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhe Peng</w:t>
+                <w:t xml:space="preserve">Philip K. Hopke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-15077-2023⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337291v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 2020 COVID-19 lockdowns on particulate air pollution across Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Putaud</w:t>
+                <w:t xml:space="preserve">Insights into secondary organic aerosol formation from the day- and nighttime oxidation of polycyclic aromatic hydrocarbons and furans in an oxidation flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd El Rahman El Mais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Pisoni</w:t>
+                <w:t xml:space="preserve">Barbara d'Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mangold</w:t>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Hueglin</w:t>
+                <w:t xml:space="preserve">Andrew T Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sciare</w:t>
+                <w:t xml:space="preserve">Zhe Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (17), pp.10145-10161. </w:t>
+              <w:t xml:space="preserve">, 2023, 23 (23), pp.15077 - 15096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-10145-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-15077-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202878v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamical framework for effective mitigation of high aerosol loading in the Indo-Gangetic Plain during winter</w:t>
+                <w:t xml:space="preserve">The Z-2018 emissions inventory of COS in Europe: A semiquantitative multi-data-streams evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prodip Acharja</w:t>
+                <w:t xml:space="preserve">Sauveur Belviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sachin Dinkar Ghude</w:t>
+                <w:t xml:space="preserve">Isabelle Pison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baerbel Sinha</w:t>
+                <w:t xml:space="preserve">Antoine Berchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary C. Barth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaurav R. Govardhan</w:t>
+                <w:t xml:space="preserve">Marine Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-40657-w⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 300, pp.119689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.119689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229543v1</w:t>
+                <w:t xml:space="preserve">hal-04016254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting and Characterizing Particulate Organic Nitrates with an Aerodyne Long-ToF Aerosol Mass Spectrometer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The variability of mass concentrations and source apportionment analysis of equivalent black carbon across urban Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjan Savadkoohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko V Niemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frans Graeffe</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">James Allan</w:t>
+                <w:t xml:space="preserve">Dennis Mooibroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00314⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.108081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03921664v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of ultrafine particle concentrations and size distribution across urban Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting and Characterizing Particulate Organic Nitrates with an Aerodyne Long-ToF Aerosol Mass Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Graeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Garmash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikko Äijälä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Trechera</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Noemí Pérez</w:t>
+                <w:t xml:space="preserve">James Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 172, pp.107744. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.230-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969422v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two years of volatile organic compound online in situ measurements at the Site Instrumental de Recherche par Télédétection Atmosphérique (Paris region, France) using proton-transfer-reaction mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenomenology of ultrafine particle concentrations and size distribution across urban Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roland Sarda-Estève</w:t>
+                <w:t xml:space="preserve">Pedro Trechera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meritxell Garcia-Marlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiansheng Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Reche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemí Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-1947-2023⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.107744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.107744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-04159102v1</w:t>
+                <w:t xml:space="preserve">hal-03969422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two years of volatile organic compound online in situ measurements at the Site Instrumental de Recherche par Télédétection Atmosphérique (Paris region, France) using proton-transfer-reaction mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Enrico Dammers</w:t>
+                <w:t xml:space="preserve">Roland Sarda-Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.1947-1968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-1947-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867324v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04159102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Source Apportionment of Organic Aerosols in Three European Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay G Slowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tobler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (22), pp.15290-15297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.est.2c02509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsailidh M Twigg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustinus J C Berkhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Dammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03968179v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Rolling&amp;lt;/i&amp;gt; vs. &amp;lt;i&amp;gt;seasonal&amp;lt;/i&amp;gt; PMF: real-world multi-site and synthetic dataset comparison</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
+                <w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marsailidh Twigg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
+                <w:t xml:space="preserve">Augustinus Berkhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Crunaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Dammers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (18), pp.5479-5495. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-15-5479-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800466v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The December 2016 extreme weather and particulate matter pollution episode in the Paris region (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Rolling&amp;lt;/i&amp;gt; vs. &amp;lt;i&amp;gt;seasonal&amp;lt;/i&amp;gt; PMF: real-world multi-site and synthetic dataset comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Via</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Foret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Baudic</w:t>
+                <w:t xml:space="preserve">Benjamin Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119386⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.5479-5495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-5479-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03776525v1</w:t>
+                <w:t xml:space="preserve">hal-03800466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biomass burning vapor wall loss correction on modeling organic aerosols in Europe by CAMx v6.50</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+                <w:t xml:space="preserve">The December 2016 extreme weather and particulate matter pollution episode in the Paris region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Kotthaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad El Haddad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amelie Bertrand</w:t>
+                <w:t xml:space="preserve">A. Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-1681-2021⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Atmospheric Environment, 291 (15 December), pp.119386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2022.119386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03246738v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03776525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A European aerosol phenomenology - 7: high-time resolution chemical characteristics of submicron particulate matter across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Putaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bressi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric environment: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.100108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aeaoa.2021.100108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of atmospheric composition to COVID-19 lockdown measures during spring in the Paris region (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Eudes Petit</w:t>
+                <w:t xml:space="preserve">Influence of biomass burning vapor wall loss correction on modeling organic aerosols in Europe by CAMx v6.50</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebnem Aksoyoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Stefenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Charles Dupont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+                <w:t xml:space="preserve">Amelie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (22), pp.17167-17183. </w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.1681 - 1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-21-17167-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-1681-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487840v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03246738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorology-driven variability of air pollution (PM1) revealed with explainable machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of atmospheric composition to COVID-19 lockdown measures during spring in the Paris region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Stirnberg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hendrik Andersen</w:t>
+                <w:t xml:space="preserve">Jean Charles Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (5), pp.3919-3948. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-3919-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (22), pp.17167-17183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-17167-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03218211v1</w:t>
+                <w:t xml:space="preserve">hal-03487840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of the particle number concentration and size distribution: a global analysis retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meteorology-driven variability of air pollution (PM1) revealed with explainable machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Stirnberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cermak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Kotthaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rose</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isaline Bossert</w:t>
+                <w:t xml:space="preserve">Hendrik Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.17185 - 17223. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-17185-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.3919-3948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-3919-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464645v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03218211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal evolution of total column and surface atmospheric ammonia in the megacity of Paris, France, during an intense springtime pollution episode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonality of the particle number concentration and size distribution: a global analysis retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Collaud Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca D Kutzner</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Ray</w:t>
+                <w:t xml:space="preserve">Isaline Bossert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21 (15), pp.12091 - 12111. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-21-12091-2021⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.17185 - 17223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-17185-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320314v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Diurnal evolution of total column and surface atmospheric ammonia in the megacity of Paris, France, during an intense springtime pollution episode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D Kutzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Weber</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+                <w:t xml:space="preserve">Mokhtar Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (15), pp.12091 - 12111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-21-12091-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131288v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia and PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; Air Pollution in Paris during the 2020 COVID Lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of the French Operational Network for In Situ Observation of PM Chemical Composition and Sources in Urban Environments (CARA Program)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Viatte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carole Doucerain</w:t>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12, pp.160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos12020160⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Air Pollution and Environment in France, 12 (2), pp.207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03124156v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia and PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; Air Pollution in Paris during the 2020 COVID Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoma Yamanouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kammer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Lafouge</w:t>
+                <w:t xml:space="preserve">Carole Doucerain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos12020160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903498v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03124156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time measurement and source apportionment of elements in Delhi's atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of particulate and gaseous pollutants from a French dairy and sheep farm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragati Rai</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Liwei Wang</w:t>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140332⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 712, pp.135598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923940v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantial brown carbon emissions from wintertime residential wood burning over France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Multi-year ACSM measurements at the central European research station Melpitz (Germany) - Part 1 : Instrument robustness, quality assurance, and impact of upper size cutoff diameter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Spindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florie Chevrier</w:t>
+                <w:t xml:space="preserve">Bastian Stieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140752⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.4973-4994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-4973-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923934v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03318328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year ACSM measurements at the central European research station Melpitz (Germany) - Part 1 : Instrument robustness, quality assurance, and impact of upper size cutoff diameter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poulain</w:t>
+                <w:t xml:space="preserve">A global analysis of climate-relevant aerosol properties retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Spindler</w:t>
+                <w:t xml:space="preserve">Alessandro Bigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Andrews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Gruner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bastian Stieger</w:t>
+                <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 13, pp.4973-4994. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-4973-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 13, pp.4353 - 4392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-13-4353-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03318328v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global analysis of climate-relevant aerosol properties retrieved from the network of Global Atmosphere Watch (GAW) near-surface observatories</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathrine Lund Myhre</w:t>
+                <w:t xml:space="preserve">Wood burning: A major source of Volatile Organic Compounds during wintertime in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-13-4353-2020⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 711, pp.135055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923802v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate radical generation via continuous generation of dinitrogen pentoxide in a laminar flow reactor coupled to an oxidation flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezra Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Krechmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lambe</w:t>
+                <w:t xml:space="preserve">Francesca Majluf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (5), pp.2397-2411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-13-2397-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02615024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood burning: A major source of Volatile Organic Compounds during wintertime in the Paris region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time measurement and source apportionment of elements in Delhi's atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pragati Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Furger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad El Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Languille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Liwei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 711, pp.135055. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135055⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094657v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric Biodetection Part I: Study of Airborne Bacterial Concentrations from January 2018 to May 2020 at Saclay, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+                <w:t xml:space="preserve">Substantial brown carbon emissions from wintertime residential wood burning over France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Guinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">John Sodeau</w:t>
+                <w:t xml:space="preserve">Florie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17176292⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 743, pp.140752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969929v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric Biodetection Part I: Study of Airborne Bacterial Concentrations from January 2018 to May 2020 at Saclay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Mainelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Boichu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+                <w:t xml:space="preserve">John Sodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.6292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17176292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383172v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The second ACTRIS inter-comparison (2016) for Aerosol Chemical Speciation Monitors (ACSM): Calibration protocols and instrument performance evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyn Freney</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philip Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leah Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aerosol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 53 (7), pp.830-842. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02786826.2019.1608901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term aerosol optical hygroscopicity study at the ACTRIS SIRTA observatory: synergy between ceilometer and in-situ measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale particulate air pollution and chemical fingerprint of volcanic sulfate aerosols from the 2014-2015 Holuhraun flood lava eruption of Bárðarbunga volcano (Iceland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Boichu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Esteban Bedoya-Velásquez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Véronique Riffault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.7883-7896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-19-7883-2019⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 19 (22), pp.14253-14287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-14253-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923960v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Six-year source apportionment of submicron organic aerosols from near-continuous highly time-resolved measurements at SIRTA (Paris area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (23), pp.14755-14776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-19-14755-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and Geographical Origin of Five Years Airborne Fungal Spore Concentrations Measured at Saclay, France from 2014 to 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term aerosol optical hygroscopicity study at the ACTRIS SIRTA observatory: synergy between ceilometer and in-situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Esteban Bedoya-Velásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Titos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David O’connor</w:t>
+                <w:t xml:space="preserve">Juan Antonio Bravo-Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Haeffelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11141671⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.7883-7896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-7883-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352553v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and Geographical Origins of PM10 in Metz (France) Using Oxalate as a Marker of Secondary Organic Aerosols by Positive Matrix Factorization Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+                <w:t xml:space="preserve">Variability and Geographical Origin of Five Years Airborne Fungal Spore Concentrations Measured at Saclay, France from 2014 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baisnee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Pallares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
+                <w:t xml:space="preserve">David O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos10070370⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (14), pp.1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11141671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552739v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A European aerosol phenomenology – 6: scattering properties of atmospheric aerosol particles from 28 ACTRIS sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+                <w:t xml:space="preserve">Sources and Geographical Origins of PM10 in Metz (France) Using Oxalate as a Marker of Secondary Organic Aerosols by Positive Matrix Factorization Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Alados-Arboledas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christo Angelov</w:t>
+                <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-7877-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (7), pp.370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos10070370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863464v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling organic aerosol concentrations and properties during winter 2014 in the northwestern Mediterranean region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A European aerosol phenomenology – 6: scattering properties of atmospheric aerosol particles from 28 ACTRIS sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Alados-Arboledas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Alastuey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Chrit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">José Nicolas</w:t>
+                <w:t xml:space="preserve">Christo Angelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (24), pp.18079-18100. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-18079-2018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 18, pp.8727-8744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-7877-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02903078v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the geographical origins of PM10 based on long, medium and short-range air mass back-trajectories impacting Northern France during the period 2009–2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.143-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Variability and Geographical Origins of Airborne Pollen Grains Concentrations from 2015 to 2018 at Saclay, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Sarda Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baisnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Sodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (12), pp.1932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs10121932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising an intense PM pollution episode in March 2015 in France from multi-site approach and near real time data : Climatology, variabilities, geographical origins and model evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+                <w:t xml:space="preserve">Modeling organic aerosol concentrations and properties during winter 2014 in the northwestern Mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Chrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sartelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérik Meleux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Menut</w:t>
+                <w:t xml:space="preserve">José Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.012⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (24), pp.18079-18100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-18079-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ineris-01868316v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The filter-loading effect by ambient aerosols in filter absorption photometers depends on the coating of the sampled particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emily Anne Bruns</w:t>
+                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Michoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dusanter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Léonardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-10-1043-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (14), pp.8837 - 8865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863156v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic carbon at a remote site of the western Mediterranean Basin: sources and chemistry during the ChArMEx SOP2 field experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Léonardis</w:t>
+                <w:t xml:space="preserve">The filter-loading effect by ambient aerosols in filter absorption photometers depends on the coating of the sampled particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asta Gregoric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Zotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Anne Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-17-8837-2017⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.1043-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-10-1043-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584197v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A user-friendly tool for comprehensive evaluation of the geographical origins of atmospheric pollution: Wind and trajectory analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Characterising an intense PM pollution episode in March 2015 in France from multi-site approach and near real time data : Climatology, variabilities, geographical origins and model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.183-187. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 155, pp.68-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853423v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01868316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the ammonium nitrate formation regime in the Paris megacity and its representation in the CHIMERE model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A user-friendly tool for comprehensive evaluation of the geographical origins of atmospheric pollution: Wind and trajectory analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-10419-2016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.183-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2016.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587430v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variability and source apportionment of volatile organic compounds (VOCs) in the Paris megacity (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Assessing the ammonium nitrate formation regime in the Paris megacity and its representation in the CHIMERE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Locoge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+                <w:t xml:space="preserve">Amandine Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (18), pp.11961 - 11989. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-11961-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (16), pp.10419 - 10440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-10419-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583966v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des sources et des processus de formation de la pollution particulaire dans l’air ambiant</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal variability and source apportionment of volatile organic compounds (VOCs) in the Paris megacity (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Locoge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (18), pp.11961 - 11989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-11961-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01869536v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two years of near real-time chemical composition of submicron aerosols in the region of Paris using an Aerosol Chemical Speciation Monitor (ACSM) and a multi-wavelength Aethalometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Compréhension des sources et des processus de formation de la pollution particulaire dans l’air ambiant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport Scientifique INERIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014-2015, pp.48-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-15-2985-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862513v1</w:t>
+                <w:t xml:space="preserve">ineris-01869536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicron aerosol source apportionment of wintertime pollution in Paris, France by Double Positive Matrix Factorization (PMF2) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Two years of near real-time chemical composition of submicron aerosols in the region of Paris using an Aerosol Chemical Speciation Monitor (ACSM) and a multi-wavelength Aethalometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philip Croteau</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (24), pp.13773-13787. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-13773-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.2985-3005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-15-2985-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862440v1</w:t>
+                <w:t xml:space="preserve">ineris-01862513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric measurements of ratios between CO2 and co-emitted species from traffic: a tunnel study in the Paris megacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamia Ammoura</w:t>
+                <w:t xml:space="preserve">Sources and geographical origins of fine aerosols in Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexia Baudic</w:t>
+                <w:t xml:space="preserve">Véronique Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bonsang</w:t>
+                <w:t xml:space="preserve">N. Mihalopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14, pp.12871-12882. </w:t>
+              <w:t xml:space="preserve">, 2014, 14 (16), pp.8813-8839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-12871-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-8813-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862512v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and geographical origins of fine aerosols in Paris (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Submicron aerosol source apportionment of wintertime pollution in Paris, France by Double Positive Matrix Factorization (PMF2) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (16), pp.8813-8839. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-8813-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (24), pp.13773-13787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-13773-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862451v1</w:t>
+                <w:t xml:space="preserve">ineris-01862440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric measurements of ratios between CO2 and co-emitted species from traffic: a tunnel study in the Paris megacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Ammoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Baudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Waked</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-E. Petit</w:t>
+                <w:t xml:space="preserve">Bernard Bonsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14, pp.12871-12882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-12871-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539458v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one-year comprehensive chemical characterisation of fine aerosol (PM&lt;sub&gt;2.5&lt;/sub&gt;) at urban, suburban and rural background sites in the region of Paris (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Bressi</w:t>
+                <w:t xml:space="preserve">Source apportionment of PM10 in a north-western Europe regional urban background site (Lens, France) using positive matrix factorization and including primary biogenic emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Waked</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alleman L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sciare</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. B. Nicolas</w:t>
+                <w:t xml:space="preserve">C. Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-E. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (15), pp.7825-7844. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-13-7825-2013⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 14 (7), pp.3325-3346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-3325-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923974v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A one-year comprehensive chemical characterisation of fine aerosol (PM&lt;sub&gt;2.5&lt;/sub&gt;) at urban, suburban and rural background sites in the region of Paris (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bressi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ghersi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (15), pp.7825-7844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-13-7825-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques et origines principales des épisodes de pollution hivernaux aux PM10 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chiappini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, SpÃ©cial Novembre, pp.163-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10242,151 +10376,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phenomenology of submicron organic aerosol components in urban France based on long-term online observations and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasna Chebaicheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel F. de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10396,422 +10530,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source apportionment of transport-related air pollution in the Port of Rotterdam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Hornik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geosciences Union General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, New Orleans (Nouvelle-Orléans), United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fire plumes in the Paris region (France) during summer 2022, the spoor of a schorching summer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Kalalian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU European General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15788⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Was the 137Cs contained in Saharan dust deposited across Europe in March 2022 emitted by French nuclear tests in Algeria?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Bryskere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04078065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10821,6872 +10955,6872 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of French efforts for the innovative characterisation of aerosols and cloud interactions with the future Atmosphere Observing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Lopatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laaziz El Amraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ferreira de Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2025, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-14129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05148244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol spectral complex refractive index in the Paris urban area and its suburban and forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Bauville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting aerosol composition in and out of Paris plume during the ACROSS campaign at the Rambouillet supersite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dusanter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamar Marina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aerosol complex refractive index retrieval in the Paris urban area and its forested surroundings during the ACROSS field campaign: variability and constraint for direct radiative effect estimation in regional models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovico Di Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Di Biagio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Beekmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Gratien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Formenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation yields and physicochemical properties of the SOA formed from the day- and night-time oxidation of furans and PAHs performed in an oxidation flow reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara D’anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04016852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Caville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Michoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fortineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First ACTRIS Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summertime (2020) Source Apportionment of Organic Aerosols in relation with their gaseous precursors, Volatile Organic Compounds, in the Paris region, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Aerosol Conference (IAC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03988930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Karoski</w:t>
+                <w:t xml:space="preserve">First year of real-time VOC measurements at the SIRTA facility (Paris region, France): diurnal and seasonal variabilities, impact of lockdowns on air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2021, Online, Austria. pp.EGU21-8643, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-8643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03547543v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03497558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atinderpal Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Karoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETH Nanoparticles Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774361v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03547543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t>
+                <w:t xml:space="preserve">The UNREAL (Unveiling nucleation mechanism in aircraft engine exhaust and its link with fuel composition) project: Results from simulation chamber and reactor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. d'Anna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Favez</w:t>
+                <w:t xml:space="preserve">Antoine Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
+                <w:t xml:space="preserve">Atinderpal Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Karoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">ETH Nanoparticles Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03547300v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time source apportionment of organic aerosols in three European cities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iasonas Stavroulas</w:t>
+                <w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael K. Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Egorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03541115v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03547437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fuel composition on primary and secondary aeronautic emissions: gaseous and particulate chemical characterization at molecular level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Egorov</w:t>
+                <w:t xml:space="preserve">Real-time source apportionment of organic aerosols in three European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang I. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay G Slowik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaspar Daellenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iasonas Stavroulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03547437v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03541115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First year of real-time VOC measurements at the SIRTA facility (Paris region, France): diurnal and seasonal variabilities, impact of lockdowns on air quality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Study of the day- and night-time SOA formation from the oxidation of furans and PAHs performed in an oxidation flow reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abd-El-Rahman El Mais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. d'Anna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selim Aït-Aïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03497558v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03547300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Combustion Aerosol Standard Generator (CAST): a low-cost alternative combustion emission source for aeronautical fuel evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Barrellon-Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bergé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03547465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the diurnal evolution of atmospheric ammonia over the Paris megacity from ground-based and satellite remote sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca D. Kutzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Chelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Hase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03033498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Density and Absorption Properties of Laboratory-Generated Particulate Organic Nitrates (pON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">6+-year source apportionment of fine carbonaceous aerosols at SIRTA (Paris region, France) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer (AE33)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunjiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237749v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Bedos</w:t>
+                <w:t xml:space="preserve">High time resolution measurement of the OM to OC ratio in PM1 and PM2.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rigler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gasper Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisa Mocnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786054v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+                <w:t xml:space="preserve">Effect of agricultural practices on volatile organic compound (VOC) emissions from winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lafouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Ciuraru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
+              <w:t xml:space="preserve">8 th International PTR-MS Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237787v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Towards more accurate particulate organic nitrate quantification through aerosol mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans Graeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leah Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237284v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Overview of the ACMCC Particulate Organonitrates (pON) Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.C. Minguillon</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">37. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237745v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">6+-year source apportionment of fine carbonaceous aerosols at SIRTA (Paris region, France) using Aerosol Chemical Speciation Monitor (ACSM) and multi-wavelength Aethalometer (AE33)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evaluation of ACSM response to different mixtures of organic and inorganic solutions, and assessing the impact on organic source apportionment results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Freney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Minguillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237748v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High time resolution measurement of the OM to OC ratio in PM1 and PM2.5</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Overview of the ACMCC particulate organonitrates (pON) intercomparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lambe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athina Kalogridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03237744v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03237749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparison of AMS and ACSM Measurements for Particulate Organic Nitrates (pON)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athina Kalogridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Lambe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liine Heikkinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. AAAR annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemical Characterization of Iberian Wildfire Aerosol at Multiple European Sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.K. Nojgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lufti Peker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Alastuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year source apportionment of highly-time resolved carbonaceous aerosol in the region of Paris, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Influence of Aerosol Sources on Atmospheric Black Carbon Absorption Enhancement in the Region of Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dantong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239342v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Aerosol Sources on Atmospheric Black Carbon Absorption Enhancement in the Region of Paris, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Multi-year source apportionment of highly-time resolved carbonaceous aerosol in the region of Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03239337v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved approach to resolve sources of organic aerosol by combining offline and online ambient measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepchandra Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.M. Sofowote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Aerosol Conference 2018 (IAC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Saint Louis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-year continuous on-line monitoring of the submicron aerosol chemical composition at the SIRTA-LSCE ACTRIS supersite (Paris area, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunjiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01854280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising an intense PM pollution episode in march 2015 in France from multi-site approach and near real time data : climatology, variabilities, geographical origins and model evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
+                <w:t xml:space="preserve">Measuring aerosol black carbon age with aethalometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gregoric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Zotter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Bruns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">Conference of Indian Aerosol Science and Technology Association "Aerosols and Climate Change : Insights and Challenges" (IASTA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Ahmedabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854712v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01863123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source apportionment of PM10 in Paris: a focus on traffic resuspension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">The intense PM pollution episode in France during March 2015: multi-site approach and near real time data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Querol</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854284v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring aerosol black carbon age with aethalometers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.A. Bruns</w:t>
+                <w:t xml:space="preserve">Source apportionment of PM10 in Paris: a focus on traffic resuspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Pandolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Alastuey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Querol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference of Indian Aerosol Science and Technology Association "Aerosols and Climate Change : Insights and Challenges" (IASTA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Ahmedabad, India</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01863123v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intense PM pollution episode in France during March 2015: multi-site approach and near real time data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Characterising an intense PM pollution episode in march 2015 in France from multi-site approach and near real time data : climatology, variabilities, geographical origins and model evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérik Meleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bessagnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">35. AAAR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01854289v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01854712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black Carbon over the region of Paris (France) : spatial distribution, sources, and trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisa Mocnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">ZeFir, a new integrated tool for wind sector apportionment by Non-parametric Wind Regression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federica Nalin</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ockler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855186v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive source apportionment of submicron aerosols in Metz, France, by PMF2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Interpretation of the loading effect in absorption filter photometers - dual spot aethalometer measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grisa Mocnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Drinovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesco Canonaco</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">11. International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855110v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the geographical origins of fine particulate pollution in Paris, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Study of the emission dynamic from residential wood combustion of pollutants of interest: PM, BC, OM, VOCs and levoglucosan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Grisa Mocnik</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Nalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">European Meeting on Environmental Chemistry (EMEC 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Torino, Italy. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855111v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZeFir, a new integrated tool for wind sector apportionment by Non-parametric Wind Regression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A comprehensive source apportionment of submicron aerosols in Metz, France, by PMF2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ockler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Canonaco</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Amodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855109v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the loading effect in absorption filter photometers - dual spot aethalometer measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+                <w:t xml:space="preserve">Refining the geographical origins of fine particulate pollution in Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sciare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisa Mocnik</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Carbonaceous Particles in the Atmosphere (ICCPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855096v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission dynamic from residential wood combustion : PM, BC, OM, VOCs and levoglucosan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Nalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference (EAC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pollution particulaire en région Ile-de-France : Mesures en temps réel sur le long terme et déconvolution de sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congrès Français sur les Aérosols (CFA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01852908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des sources de pollution particulaire en région Ile-de-France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Carbonaceous aerosols in the Western Mediterranean during summertime and their contribution to the aerosol optical properties at ground level: First results of the ChArMEx-ADRIMED 2013 intensive campaign in Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Feron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Crenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Edition des Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862258v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01855495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of sources and processes of organic aerosols sampled at Revin (France), during the EMEP 2012 campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Setyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Riffault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl. Jaffrezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Waked</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Air Quality-Science and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonaceous aerosols in the Western Mediterranean during summertime and their contribution to the aerosol optical properties at ground level: First results of the ChArMEx-ADRIMED 2013 intensive campaign in Corsica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Compréhension des sources de pollution particulaire en région Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Leoz-Garziandia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2358</w:t>
+              <w:t xml:space="preserve">8. Edition des Journées Interdisciplinaires de la Qualité de l'Air (JIQA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01855495v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Aerosol (OA) source apportionment using “Sliding Window” Positive Matrix Factorization (PMF) approach applied to 1-year Aerosol Chemical Speciation Monitor (ACSM) measurements in the region of Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2014 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Sacramento, United States. pp.469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of the first-ever ACSM intercomparison study from the ACTRIS-ACSM network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ACTRIS General Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01855515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indication of aerosol aging by optical absorption properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Characterization of Black Carbon concentration, sources and age using an Aethalometer AE33</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Drinovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisa Mocnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32. AAAR Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971212v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dense Black Carbon network in the region of Paris, France : Implementation, objectives, and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of traffic-emitted CO2 determined from road tunnel measurements in the region of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Ammoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Xueref-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PMF*PMF: Towards a Better Link between PMF Outputs from ACSM Measurements and Aerosol Sources - First Application in the Region of Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. AAAR Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Black Carbon concentration, sources and age using an Aethalometer AE33</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Indication of aerosol aging by optical absorption properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Drinovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisa Mocnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference (EAC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">32. AAAR Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00971222v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00971212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European intercomparison for receptor models : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Karagulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Belis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C.S. Beddows</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bernardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-spot aethalometer : online characterization of aerosol &amp;quot;loading&amp;quot; effect parameter K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luka Drinovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grisa Mocnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monitoring Ambient Air 2012 "Opening opportunities through new technologies and data analysis"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term observation of time-resolved submicron aerosol chemical composition in the region of Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sarda-Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sciare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference 2012 (EAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00971046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17696,165 +17830,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lourtioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Audouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.428, 2021, 978-2-7598-2662-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2661-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17864,167 +17998,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energies et pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Laval-Szopa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux de la transition écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.43, 2021, 978-2-7598-2662-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18034,114 +18168,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des sources et des processus de formation de la pollution particulaire en région Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Eudes Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Université de Versailles-Saint Quentin en Yvelines, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014VERS0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01165065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId552"/>
+      <w:footerReference w:type="default" r:id="rId555"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18288,51 +18422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicheng An" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-026-01378-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05067207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Simon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Slowik" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121269" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Deshmukh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-741-2025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Meng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Ge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00262" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164868v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-7485-2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035588v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Navarro-Barboza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-2667-2025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815720v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Tob&#237;as" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489570v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108519" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119689" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191738v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Yus-D&#237;ez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Petit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K. Hopke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Lambe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15077-2023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202878v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mangold" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hueglin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10145-2023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229543v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodip Acharja" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Dinkar Ghude" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Sinha" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Govardhan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40657-w" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garmash" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko &#196;ij&#228;l&#228;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00314" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04159102v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1947-2023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880973v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G Slowik" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02509" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487840v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17167-2021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218211v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stirnberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Andersen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3919-2021" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03124156v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doucerain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020160" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923940v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Rai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Furger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Wang" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140332" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923934v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140752" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318328v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Gruner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tuch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4973-2020" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615024v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Krechmer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Majluf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2397-2020" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094657v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135055" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969929v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Mainelis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sodeau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176292" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923960v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Esteban Bedoya-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Bravo-Aranda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-7883-2019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923950v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14755-2019" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;connor" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11141671" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552739v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10070370" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863464v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Angelov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7877-2018" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903078v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Majdi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nicolas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-18079-2018" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352556v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121932" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868316v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.012" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G9SN1DL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863156v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Gregoric" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Anne Bruns" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1043-2017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853423v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.022" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587430v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bressi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rosso" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10419-2016" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869536v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862513v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2985-2015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862440v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13773-2014" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862512v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ammoura" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12871-2014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862451v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghersi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mihalopoulos" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8813-2014" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923974v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghersi" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnaire" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Nicolas" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7825-2013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574253v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016852v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988930v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541115v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang I. Chen" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03497558v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8643" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547465v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237748v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237744v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rigler" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Lavric" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mocnik" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239342v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239337v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239341v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Sofowote" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854280v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854712v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854284v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863123v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregoric" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bruns" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854289v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855118v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855110v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ockler" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855111v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855109v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855096v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852908v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862258v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855495v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855516v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855515v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Frohlich" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971212v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971133v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971239v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971205v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971222v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971048v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karagulian" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.S. Beddows" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardoni" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971102v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971046v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03478978v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165065v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VERS0034" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiansheng Liu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghan Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taicheng An" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Zhang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-026-01378-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618036v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Rovira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Yus-D&#237;ez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gri&#353;a Mo&#269;nik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gysel-Beer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-026-01405-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trejo Banos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Upadhyay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Cheng" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Jiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Vasilakos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429213v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalgiza Fornaro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri P Oliveira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia R Souza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F de Brito" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0161.1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Savadkoohi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenche Aas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109185" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovico Di Antonio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Di Biagio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Formenti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Gratien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3161-2025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Deshmukh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Wehner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Henning" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Petit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-741-2025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gherras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Park" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lya Lugon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Jacquot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngseob Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Baudic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3363-2025" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-05067207v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Simon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Canonaco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Slowik" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2025.121269" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326968v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouanny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Via" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.estlett.5c00771" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiao Meng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunjiang Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Fang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Tang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-7485-2025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061946v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Beekmann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Siour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cantrell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-4803-2025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034518v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinlei Ge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Chebaicheb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestair.4c00262" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266598v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Y Schneider" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Atabakhsh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127110" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Xue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Mcgillen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Su" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c11647" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035588v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Navarro-Barboza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Obiso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pozzer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-2667-2025" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lara" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Dufresne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijie Wu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108519" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786199v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-2024-2120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04780988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel de Brito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Amodeo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couvidat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-5089-2024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Garcia-Marl&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Reche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noem&#237; P&#233;rez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Tob&#237;as" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.109149" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589996v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Maison" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-6011-2024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489497v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pandolfi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Putaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Eleftheriadis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108553" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202878v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Pisoni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mangold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Hueglin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sciare" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-10145-2023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prodip Acharja" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachin Dinkar Ghude" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baerbel Sinha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary C. Barth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav R. Govardhan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40657-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Eudes Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip K. Hopke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd El Rahman El Mais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara d'Anna" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Drinovec" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Lambe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Peng" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-15077-2023" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016254v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauveur Belviso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berchet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Remaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.119689" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167318v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko V Niemi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Mooibroek" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108081" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Graeffe" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liine Heikkinen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Garmash" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko &#196;ij&#228;l&#228;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Allan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00314" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969422v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Trechera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.107744" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04159102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Truong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Est&#232;ve" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-1947-2023" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880973v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay G Slowik" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaspar Daellenbach" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tobler" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c02509" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800466v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chazeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-5479-2022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03776525v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Kotthaus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Petit" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2022.119386" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bressi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cavalli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Putaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeaoa.2021.100108" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03246738v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Haddad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Aksoyoglu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Stefenelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Bertrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1681-2021" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Dupont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17167-2021" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03218211v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Stirnberg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cermak" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Haeffelin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Andersen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-3919-2021" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464645v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rose" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Collaud Coen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andrews" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Lin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaline Bossert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-17185-2021" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320314v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D Kutzner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cuesta" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Ray" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-12091-2021" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131288v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Weber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020207" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03124156v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Doucerain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos12020160" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903498v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kammer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lafouge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135598" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03318328v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Spindler" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Gruner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tuch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Stieger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4973-2020" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02923802v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bigi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lund Myhre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-4353-2020" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094657v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Languille" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Honor&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135055" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615024v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lambe" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezra Wood" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Krechmer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Majluf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Williams" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-13-2397-2020" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pragati Rai" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Furger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Kumar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwei Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140332" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923934v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jacob" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Chevrier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140752" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969929v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Mainelis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sodeau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176292" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157535v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Freney" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Croteau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02786826.2019.1608901" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383172v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boichu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14253-2019" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923950v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-14755-2019" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923960v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Esteban Bedoya-Vel&#225;squez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Titos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Bravo-Aranda" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-7883-2019" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352553v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda-Esteve" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David O&#8217;connor" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11141671" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pallares" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnaire" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10070370" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863464v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Alados-Arboledas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Alastuey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Andrade" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christo Angelov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-7877-2018" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552756v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Waked" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bourin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2018.08.015" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352556v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Sarda Est&#232;ve" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10121932" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903078v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chrit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sartelet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Majdi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nicolas" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-18079-2018" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584197v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry L&#233;onardis" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-17-8837-2017" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863156v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asta Gregoric" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zotter" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wolf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Anne Bruns" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-10-1043-2017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01868316v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bessagnet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Menut" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.02.012" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7G9SN1DL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853423v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2016.11.022" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587430v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petetin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bressi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rosso" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10419-2016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sanchez" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-11961-2016" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01869536v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862513v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Crenn" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-15-2985-2015" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862451v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ghersi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mihalopoulos" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-8813-2014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862440v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-13773-2014" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862512v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Ammoura" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Xueref-Remy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonsang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-12871-2014" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539458v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waked" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favez" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alleman L." TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3325-2014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923974v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sciare" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ghersi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnaire" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Nicolas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-7825-2013" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963404v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chiappini" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574253v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel F. de Brito" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chatain" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442358v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Fry" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Hornik" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ferreira de Brito" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04278481v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Simon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Kalalian" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15788" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05148244v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Lopatin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Flamant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz El Amraoui" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-14129" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579711v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Bauville" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148986v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Brito" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamar Marina" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tomas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199565v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-420" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04016852v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Rahman El Mais" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara D&#8217;anna" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03988930v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03497558v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-8643" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547543v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega Colomer" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farah" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atinderpal Singh" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Karoski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774361v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547437v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrellon-Vernay" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael K. Ortega" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delhaye" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berthier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Egorov" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03541115v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang I. Chen" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iasonas Stavroulas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547300v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. d'Anna" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03547465v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg&#233;" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pangui" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03033498v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Kutzner" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Hase" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237286v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athina Kalogridis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237748v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237744v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rigler" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gasper Lavric" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grisa Mocnik" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786054v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237787v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237284v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237745v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Freney" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Minguillon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237749v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237285v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237746v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Eriksson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Nojgaard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lufti Peker" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239337v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dantong Liu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239342v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239341v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepchandra Srivastava" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.M. Sofowote" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854280v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863123v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gregoric" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bruns" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854289v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854284v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Amato" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Querol" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01854712v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855118v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855109v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ockler" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855096v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855186v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Collet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Nalin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855110v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855111v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855106v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01852908v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855495v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dulac" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Feron" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01767400v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Setyan" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crenn" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Riffault" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Jaffrezo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862258v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Leoz-Garziandia" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855516v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855515v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Frohlich" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971222v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971133v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971239v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971205v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971212v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971048v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Karagulian" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Belis" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amato" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.S. Beddows" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bernardoni" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971102v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00971046v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sarda-Esteve" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03461012v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lourtioz" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lecomte" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laval-Szopa" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Audouin" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Baudry" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edp-open.org/books/edp-open-books/427-enjeux-de-la-transition-ecologique" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2661-2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03478978v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Even" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roux" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantz" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01165065v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014VERS0034" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>