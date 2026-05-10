--- v0 (2026-03-19)
+++ v1 (2026-05-10)
@@ -181,143 +181,218 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ON THE CRITICAL TIME OF OBSERVABILITY OF THE MULTI-DIMENSIONAL BAOUENDI-GRUSHIN EQUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilda Trabut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Controllability of a Fluid-Structure Interaction System Governed by the Heat and Damped Beam Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Badra</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -327,3138 +402,3138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the penalization by the perimeter in shape optimization applied to Dirichlet inverse obstacle problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/cocv/2025093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersed Boundary Method for the Complete Electrode Model in Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niami Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisl Weynans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 487, pp.112150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.112150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Null-controllability properties of the generalized two-dimensional Baouendi-Grushin equation with non-rectangular control sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Henri Lebesgue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.1479-1522. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/ahl.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618415v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unified strategy for observability of waves in an annulus with various boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Mercado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (1-2), pp.59-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401646v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Adapting Electrode Model for Electrical Impedance Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hyvönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Kuutela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Valkonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1396125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03132232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Morozov's principle applied to data assimilation problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2022061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344087v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform null controllability for parabolic equations with discontinuous diffusion coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2021063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRITICAL TIME FOR THE OBSERVABILITY OF KOLMOGOROV-TYPE EQUATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/jep.160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monotonicity-based reconstruction of extreme inclusions in electrical impedance tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Candiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrik Garde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuutti Hyvönen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (6), pp. 6234-6259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/19M1299219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dual approach to Kohn-Vogelius regularization applied to data completion problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6420/ab7868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal time issues for the observability of Grushin-type equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (1), pp.247-312. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/aif.3313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the cost of observability in small times for the one-dimensional heat equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Backward uniqueness results for some parabolic equations in an infinite rod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2140/apde.2019.12.1455⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.673-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2019046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01619211v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01677033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backward uniqueness results for some parabolic equations in an infinite rod</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the cost of observability in small times for the one-dimensional heat equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2019046⟩</w:t>
+              <w:t xml:space="preserve">Analysis &amp; PDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/apde.2019.12.1455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01677033v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse obstacle problem for the wave equation in a finite time domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Ponomarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.377-400. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2019019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reachable set for the one-dimensional heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/16M1093215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the data completion problem and the inverse obstacle problem with partial Cauchy data for Laplace's equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías Godoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2017056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;exterior approach&amp;quot; applied to the inverse obstacle problem for the heat equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/16M1093872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ITERATED QUASI-REVERSIBILITY METHOD APPLIED TO ELLIPTIC AND PARABOLIC DATA COMPLETION PROBLEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/ipi.2016005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01136395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability estimates for Navier-Stokes equations and application to inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Badra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/dcdsb.2016052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01364124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrode modelling: The effect of contact impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratos Staboulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (2), pp.415 - 431. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2015049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of mixed formulations of quasi-reversibility to solve ill-posed problems for heat and wave equations: the 1d case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Bécache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/ipi.2015.9.971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;exterior approach&amp;quot; to solve the inverse obstacle problem for the Stokes system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.Pages: 23 - 51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/ipi.2014.8.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous reconstruction of outer boundary shape and admittivity distribution in electrical impedance tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hyvönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Seppänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Staboulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (1), p. 176-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/120877301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Hdiv-based mixed quasi-reversibility method for solving elliptic Cauchy problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antti Hannukainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuutti Hyvönen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (4), p. 2123-2148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120895123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous recovery of admittivity and body shape in electrical impedance tomography : an experimental evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuutti Hyvönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aku Seppänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratos Staboulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 29 (8), pp.085004, 16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/8/085004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning electrode information in electrical impedance tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harri Hakula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuutti Hyvönen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratos Staboulis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (3), pp.399 - 421. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2012.6.399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘exterior approach’: a new framework to solve inverse obstacle problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/1/015008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About identification of defects in an elastic-plastic medium from boundary measurements in the antiplane case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 90 (10), pp.1481-1497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036811.2010.549481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quasi-reversibility approach to solve the inverse obstacle problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (3), pp.351-377. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About stability and regularization of ill-posed elliptic Cauchy problems: The case of Lipschitz domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicable Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 89 (11), pp.1745-1768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036810903393809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A duality-based method of quasi-reversibility to solve the Cauchy problem in the presence of noisy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (9), pp.095016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0266-5611/26/9/095016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3468,104 +3543,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short introduction to Carleman estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ervedoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3575,100 +3650,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de quasi-réversibilité et de lignes de niveau appliquées aux problèmes inverses elliptiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris-Diderot - Paris VII, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3678,122 +3753,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional stability for ill-posed elliptic Cauchy problems : the case of Lipschitz domains (part II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dardé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6588, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00324166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3861,51 +3936,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1127337D"/>
+    <w:nsid w:val="5BCEE951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4092,51 +4167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremi-darde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3739-9142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149667892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122583v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zongo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529274v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025093" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niami Nasr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112150" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618415v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.193" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401646v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dard&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuutela" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valkonen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1396125" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344087v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022061" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986358v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021063" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.160" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Candiani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Garde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuutti Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1299219" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310869v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab7868" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677037v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3313" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619211v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2019.12.1455" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362214v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093215" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Godoy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366850v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093872" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136395v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2016005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2016052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936970v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Staboulis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937768v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.23" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965897v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staboulis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120877301" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965900v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hannukainen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895123" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aku Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/8/085004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936968v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Hakula" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.399" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dard&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/1/015008" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76B92FB8BA1490C34A4B33DDA863634228A05F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849572v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.549481" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873059v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.351" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849579v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903393809" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873058v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXHHP67X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619905v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00551853v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremi-darde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3739-9142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149667892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565403v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dard&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilda Trabut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Badra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zongo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529274v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dambrine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2025093" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niami Nasr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisl Weynans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112150" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618415v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Koenig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Royer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401646v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ervedoza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mercado" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dard&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kuutela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Valkonen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1396125" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03344087v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2022061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986358v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Morales" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2021063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02738864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.160" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Candiani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Garde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuutti Hyv&#246;nen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1299219" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310869v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab7868" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677037v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2019046" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/apde.2019.12.1455" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818956v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019019" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362214v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093215" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624524v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Godoy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017056" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366850v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1093872" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136395v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2016005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdsb.2016052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936970v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stratos Staboulis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015049" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235099v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane B&#233;cache" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Franceschini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.971" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937768v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2014.8.23" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965897v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staboulis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120877301" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Hannukainen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120895123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aku Sepp&#228;nen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/8/085004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936968v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harri Hakula" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.399" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937097v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dard&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/1/015008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76B92FB8BA1490C34A4B33DDA863634228A05F75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849572v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2010.549481" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873059v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.351" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00849579v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810903393809" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00873058v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/9/095016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LXHHP67X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619905v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-00551853v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00324166v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>