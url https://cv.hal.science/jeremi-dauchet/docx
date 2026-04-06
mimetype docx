--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -900,325 +900,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
+                <w:t xml:space="preserve">Addressing the gas kinetics Boltzmann equation with branching-path statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najda Villefranque</w:t>
+                <w:t xml:space="preserve">Guillaume Terrée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Caliot</w:t>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (27), </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.025305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03718009v1</w:t>
+                <w:t xml:space="preserve">hal-03563357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the gas kinetics Boltzmann equation with branching-path statistics</w:t>
+                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Terrée</w:t>
+                <w:t xml:space="preserve">Najda Villefranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Fournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (2), pp.025305. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563357v1</w:t>
+                <w:t xml:space="preserve">hal-03718009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1846,429 +1846,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Weitz</w:t>
+                <w:t xml:space="preserve">Monte Carlo implementation of Schiff's approximation for estimating radiative properties of homogeneous, simple-shaped and optically soft particles: Application to photosynthetic micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Charon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, p. 3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599986v1</w:t>
+                <w:t xml:space="preserve">hal-01599991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative transfer and spectroscopic databases: A line-sampling Monte Carlo approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+                <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 326, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282921v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo implementation of Schiff's approximation for estimating radiative properties of homogeneous, simple-shaped and optically soft particles: Application to photosynthetic micro-organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Charon</w:t>
+                <w:t xml:space="preserve">Radiative transfer and spectroscopic databases: A line-sampling Monte Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 172, p. 3-23. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599991v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the radiative properties of photosynthetic microorganisms</w:t>
               </w:r>
@@ -2410,64 +2410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128 (SI), pp.52-59. </w:t>
@@ -2799,532 +2799,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the use of normal hemispherical transmittance measurements by modeling 3D multiple scattering radiative transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UNRAVELING THE COMPLEXITY OF PHOTOREACTIVE SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du GDR TAMARYS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">International Chemical Engineering and Material Symposium, SICHEM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bucarest (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846584v1</w:t>
+                <w:t xml:space="preserve">hal-04869123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNRAVELING THE COMPLEXITY OF PHOTOREACTIVE SYSTEMS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solar Hydrogen Production by Artificial Photosynthesis in Photoreactor for Sustainable Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Chemical Engineering and Material Symposium, SICHEM 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar PACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869123v1</w:t>
+                <w:t xml:space="preserve">hal-04845121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Hydrogen Production by Artificial Photosynthesis in Photoreactor for Sustainable Mobility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+                <w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontana Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar PACES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845121v1</w:t>
+                <w:t xml:space="preserve">hal-04796218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+                <w:t xml:space="preserve">Extending the use of normal hemispherical transmittance measurements by modeling 3D multiple scattering radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du GDR TAMARYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796218v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
               </w:r>
@@ -3429,76 +3429,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électrique d’une cellule photovoltaïque et interprétation physique renouvelée à l’aide d’espaces de chemins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo-génération, transfert et conversion d'énergie électronique en espaces de chemins pour le design inverse de procédés solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3508,73 +3508,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche sur l’Energie Solaire, Jun 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Quatrièmes Journées Annuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche CNRS TAMARYS, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744477v1</w:t>
+                <w:t xml:space="preserve">hal-03744479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge models of photobioreactors and their paths integral formulation</w:t>
               </w:r>
@@ -3679,523 +3679,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-génération, transfert et conversion d'énergie électronique en espaces de chemins pour le design inverse de procédés solaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Villemin</w:t>
+                <w:t xml:space="preserve">Production de carburants solaires par photosynthèse artificielle en photoréacteur : application à l'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrièmes Journées Annuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Recherche CNRS TAMARYS, Jun 2022, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03744479v1</w:t>
+                <w:t xml:space="preserve">hal-04846537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de carburants solaires par photosynthèse artificielle en photoréacteur : application à l'hydrogène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénierie de la production d'hydrogène solaire par photosynthèse artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846537v1</w:t>
+                <w:t xml:space="preserve">hal-04845469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie de la production d'hydrogène solaire par photosynthèse artificielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FedPV, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845469v1</w:t>
+                <w:t xml:space="preserve">hal-03941149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
+                <w:t xml:space="preserve">Modélisation électrique d’une cellule photovoltaïque et interprétation physique renouvelée à l’aide d’espaces de chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FedPV, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche sur l’Energie Solaire, Jun 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941149v1</w:t>
+                <w:t xml:space="preserve">hal-03744477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the study of photo-processes : towards their understanding and optimization.</w:t>
               </w:r>
@@ -4529,925 +4529,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon transport based multi-scale knowledge models for designing efficient photoreactors producing renewable solar photocatalytic hydrogen</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Gattepaille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+                <w:t xml:space="preserve">Forest Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844973v1</w:t>
+                <w:t xml:space="preserve">hal-02419604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Forest Vincent</w:t>
+                <w:t xml:space="preserve">Formulation statistique et méthode de Monte Carlo au service de l'Ingénierie Energétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Piaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
+              <w:t xml:space="preserve">Journées nationales de l'Energie Solaire (JNES 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419604v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation statistique et méthode de Monte Carlo au service de l'Ingénierie Energétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative analysis of artificial photosynthesis with fluorescent photosensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de l'Energie Solaire (JNES 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
+              <w:t xml:space="preserve">Séminaire du GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845232v1</w:t>
+                <w:t xml:space="preserve">hal-04845198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative analysis of artificial photosynthesis with fluorescent photosensitizers</w:t>
+                <w:t xml:space="preserve">Modèles et expérimentation pour la production d'hydrogène solaire en photoréacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GDR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saclay, France</w:t>
+              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845198v1</w:t>
+                <w:t xml:space="preserve">hal-04845319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et expérimentation pour la production d'hydrogène solaire en photoréacteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d'une formulation intégrale de modèles multi-échelles par la méthode de Monte Carlo : application à un photobioréacteur solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845319v1</w:t>
+                <w:t xml:space="preserve">hal-04845350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d'une formulation intégrale de modèles multi-échelles par la méthode de Monte Carlo : application à un photobioréacteur solaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+                <w:t xml:space="preserve">Monte-Carlo and Domain-Deformation Sensitivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAD-19 - 9th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, Greece. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845350v1</w:t>
+                <w:t xml:space="preserve">hal-02265080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte-Carlo and Domain-Deformation Sensitivities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Caliot</w:t>
+                <w:t xml:space="preserve">Photon transport based multi-scale knowledge models for designing efficient photoreactors producing renewable solar photocatalytic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAD-19 - 9th International Symposium on Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/RAD-19.260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02265080v1</w:t>
+                <w:t xml:space="preserve">hal-04844973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution par la méthode de Monte Carlo de modèles multi-échelles non linéaires pour les photo-procédés solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,441 +5518,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral formulations of multi-scale models for the optimization of solar photo-catalytic processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Supplis</w:t>
+                <w:t xml:space="preserve">Combined conductive-convective-radiative heat transfer in complex geometry using the Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Ibarrart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress/3rd days of GdR Solar Fuels : Artificial photosynthesis and Solar Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHTC 16 - 16th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THE HEAT AND MASS TRANSFER SOCIETY OF CHINA; TSINGHUA UNIVERSITY, Aug 2018, Beijing, China. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.pma.023662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915585v1</w:t>
+                <w:t xml:space="preserve">hal-01882644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral radiative analysis of bio-inspired H2 production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integral formulations of multi-scale models for the optimization of solar photo-catalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPEA10 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">International Congress/3rd days of GdR Solar Fuels : Artificial photosynthesis and Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915581v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined conductive-convective-radiative heat transfer in complex geometry using the Monte Carlo method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+                <w:t xml:space="preserve">Spectral radiative analysis of bio-inspired H2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHTC 16 - 16th International Heat Transfer Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPEA10 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/IHTC16.pma.023662⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01882644v1</w:t>
+                <w:t xml:space="preserve">hal-01915581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,142 +6210,1666 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Thermal Radiation in Participating Media V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée de méthodologies de modélisation du couplage conduction-rayonnement au sein de matériaux poreux semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique - Edition 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PAVIN Solaire : a collaborative research platform for the production of solar fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Joyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production d'hydrogène en photoréacteur : étude des propriétés radiatives de photocatalyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude expérimentale et théorique de la production d'hydrogène solaire en cellule photo-électrochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourzigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Font Romeu, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production d'hydrogène en photoréacteur : étude expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Font Romeu, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo method for multi-scale models : application to a solar photobioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New generation photobioreactor characterization: Investigation of a case study with in situ light generation in 2D-cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poughon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral radiative analysis of a bio-inspired H2 production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Dahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième séminaire du GdR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulation intégrale de modèles multi-échelles pour l'optimisation de procédés photo-réactifs solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journéees Nationales de l'energie Solaire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse radiative spectrale de la production bio-inspirée d'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Colloque Franco-Roumain de Chimie Appliquée (COFrRoCA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bacau, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles de connaissance d'un photoréacteur d'étude pour la production d'hydrogène solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Dahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blackbody behavior of highly concentrated Chlorella vulgaris suspensions in the photosynthetically active radiation spectral range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kandilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algal Biomass Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Salt Lake City, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Drift in Feynman-Kac Theory: Preserving Early Probabilistic Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6367,103 +7891,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm : getting insensitive to geometrical refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Ibarrart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6515,87 +8039,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,1581 +8161,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853074v1</w:t>
-              </w:r>
-[...1522 lines deleted...]
-                <w:t xml:space="preserve">hal-02538354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8242,51 +8242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation photobioreactor characterization : photobioreactor advanced concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8367,51 +8367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation photobioreactor characterization : Future work and recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8964,51 +8964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasheed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazbar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Jabri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Dahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.03.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869123v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845121v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.653" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846537v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845469v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourzigui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gattepaille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845198v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845319v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915585v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915581v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821624v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joyard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846664v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kandilian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2015.11.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gloaguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasheed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazbar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Jabri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Dahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.03.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.653" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourzigui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gattepaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915581v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joyard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kandilian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821624v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2015.11.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gloaguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>