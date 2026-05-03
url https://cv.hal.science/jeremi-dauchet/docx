--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -66,8152 +66,8152 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabOratoire proCédés énergIe bâtimEnt (LOCIE), université Savoie Mont Blanc, Jun 2025, Chambéry, France. pp.871-878, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05130466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT, Jun 2025, Kuşadasi, Turkey. pp.377-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-25.480⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the use of normal hemispherical transmittance measurements by modeling 3D multiple scattering radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du GDR TAMARYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solar Hydrogen Production by Artificial Photosynthesis in Photoreactor for Sustainable Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solar PACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">UNRAVELING THE COMPLEXITY OF PHOTOREACTIVE SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Chemical Engineering and Material Symposium, SICHEM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bucarest (Roumanie), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fontana Lazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LTeN, Université de Nantes, Oct 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04423952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation électrique d’une cellule photovoltaïque et interprétation physique renouvelée à l’aide d’espaces de chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche sur l’Energie Solaire, Jun 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photo-génération, transfert et conversion d'énergie électronique en espaces de chemins pour le design inverse de procédés solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Farges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatrièmes Journées Annuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Recherche CNRS TAMARYS, Jun 2022, Villeurbanne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge models of photobioreactors and their paths integral formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MELiSSA Conference : Current and Future Ways to Closed Life Support Systems, ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production de carburants solaires par photosynthèse artificielle en photoréacteur : application à l'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingénierie de la production d'hydrogène solaire par photosynthèse artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FedPV, Nov 2022, Dourdan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidelines for the study of photo-processes : towards their understanding and optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference of Constructive Design and Technological Optimization in Machine Building (OPROTEH 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bacau, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical and Experimental Study of Solar Hydrogen production in photo-electrochemical cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourzigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales du GDR TAMARYS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARTIFICIAL PHOTOSYNTHESIS FOR THE PRODUCTION OF SOLAR FUELS: FROM CHEMISTRY TO PHOTOREACTIVE SYSTEM ENGINEERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Chemical Engineering and Material Symposium, SICHEM 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Bucarest (Roumanie), Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photon transport based multi-scale knowledge models for designing efficient photoreactors producing renewable solar photocatalytic hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formulation statistique et méthode de Monte Carlo au service de l'Ingénierie Energétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales de l'Energie Solaire (JNES 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte-Carlo and Domain-Deformation Sensitivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAD-19 - 9th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Athens, Greece. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/RAD-19.260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en œuvre d'une formulation intégrale de modèles multi-échelles par la méthode de Monte Carlo : application à un photobioréacteur solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles et expérimentation pour la production d'hydrogène solaire en photoréacteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiative analysis of artificial photosynthesis with fluorescent photosensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GDR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution par la méthode de Monte Carlo de modèles multi-échelles non linéaires pour les photo-procédés solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JERT2018 / GdR ACCORT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Gif sur Yvette, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined conductive-convective-radiative heat transfer in complex geometry using the Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Ibarrart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHTC 16 - 16th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THE HEAT AND MASS TRANSFER SOCIETY OF CHINA; TSINGHUA UNIVERSITY, Aug 2018, Beijing, China. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.pma.023662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral radiative analysis of bio-inspired H2 production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPEA10 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integral formulations of multi-scale models for the optimization of solar photo-catalytic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress/3rd days of GdR Solar Fuels : Artificial photosynthesis and Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CTRPM-VI - 6th Computational Thermal Radiation in Participating Media VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROTHERM, Apr 2018, Cascais, Portugal. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résolution de l'approximation de Schiff par la méthode de Monte Carlo pour l'évaluation des propriétés radiatives des micro-organismes photosynthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line-sampling-based Monte Carlo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computational Thermal Radiation in Participating Media V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm: Getting insensitive to geometrical refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Ibarrart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (9), pp.e0330604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0330604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opto-electrical model of a single-junction photovoltaic cell using Monte Carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (8), pp.085003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-651X/ae1310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple new approach predicting how microalgae culture systems will perform under sunlight and artificial light conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rasheed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Samhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kazbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Al Jabri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80, pp.103517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the use of normal hemispherical transmittance (T_NH) measurements by modeling 3D multiple scattering radiative transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 327, pp.109124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-Scattering processes: path-integrals designed for the numerical handling of complex geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coustet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 48 (18), pp.4909-4912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.500487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825434v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'hydrogène solaire par photosynthèse artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Techniques de l'ingénieur, RE405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-re405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the gas kinetics Boltzmann equation with branching-path statistics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najda Villefranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Fournier</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025305⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563357v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Addressing the gas kinetics Boltzmann equation with branching-path statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Caliot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.025305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718009v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 260, pp.1-12/107402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence issues in derivatives of Monte Carlo null-collision integral formulations: a solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tregan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 413, pp.1-20/109463. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546081v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral radiative analysis of bio-inspired H2 production in a benchmark photoreactor: A first investigation using spatial photonic balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Dahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (17), pp.8221-8231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.03.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02700111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microwave analog experiments on optically soft spheroidal scatterers with weak electromagnetic signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 196, pp.1 - 9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01579249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo implementation of Schiff's approximation for estimating radiative properties of homogeneous, simple-shaped and optically soft particles: Application to photosynthetic micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 172, p. 3-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Weitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 326, pp.30-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative transfer and spectroscopic databases: A line-sampling Monte Carlo approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the radiative properties of photosynthetic microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 161, pp.60-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The practice of recent radiative transfer Monte Carlo advances and its contribution to the field of microorganisms cultivation in photobioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 128 (SI), pp.52-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nonlinear Drift in Feynman-Kac Theory: Preserving Early Probabilistic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05130466v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm : getting insensitive to geometrical refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Ibarrart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chupin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05292926v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNRAVELING THE COMPLEXITY OF PHOTOREACTIVE SYSTEMS</w:t>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+                <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...3257 lines deleted...]
-                <w:t xml:space="preserve">hal-02013900v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodologies de modélisation du couplage conduction-rayonnement au sein de matériaux poreux semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique - Edition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAVIN Solaire : a collaborative research platform for the production of solar fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR Solar Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'hydrogène en photoréacteur : étude des propriétés radiatives de photocatalyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et théorique de la production d'hydrogène solaire en cellule photo-électrochimique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Production d'hydrogène en photoréacteur : étude expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Font Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846632v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'hydrogène en photoréacteur : étude expérimentale et modélisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Étude expérimentale et théorique de la production d'hydrogène solaire en cellule photo-électrochimique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourzigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Font Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846664v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo method for multi-scale models : application to a solar photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New generation photobioreactor characterization: Investigation of a case study with in situ light generation in 2D-cylindrical geometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modèles de connaissance d'un photoréacteur d'étude pour la production d'hydrogène solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Dahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Poughon</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552605v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral radiative analysis of a bio-inspired H2 production system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New generation photobioreactor characterization: Investigation of a case study with in situ light generation in 2D-cylindrical geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Creuly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poughon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième séminaire du GdR Solar Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915589v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation intégrale de modèles multi-échelles pour l'optimisation de procédés photo-réactifs solaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spectral radiative analysis of a bio-inspired H2 production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Dahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journéees Nationales de l'energie Solaire 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Troisième séminaire du GdR Solar Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915592v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse radiative spectrale de la production bio-inspirée d'hydrogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Formulation intégrale de modèles multi-échelles pour l'optimisation de procédés photo-réactifs solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gattepaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Colloque Franco-Roumain de Chimie Appliquée (COFrRoCA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bacau, Romania</w:t>
+              <w:t xml:space="preserve">Journéees Nationales de l'energie Solaire 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915587v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles de connaissance d'un photoréacteur d'étude pour la production d'hydrogène solaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Analyse radiative spectrale de la production bio-inspirée d'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">10th Colloque Franco-Roumain de Chimie Appliquée (COFrRoCA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bacau, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915594v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackbody behavior of highly concentrated Chlorella vulgaris suspensions in the photosynthetically active radiation spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kandilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Biomass Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538354v1</w:t>
-              </w:r>
-[...388 lines deleted...]
-                <w:t xml:space="preserve">hal-01853074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8229,90 +8229,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation photobioreactor characterization : photobioreactor advanced concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8354,103 +8354,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation photobioreactor characterization : Future work and recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Space Agency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -8511,103 +8511,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photobioreactor Modeling and Radiative Transfer Analysis for Engineering Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photobioreaction Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, pp.1-106, 2016, Advances in chemical engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8725,51 +8725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rioual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Cethil. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8964,51 +8964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589070v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasheed" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazbar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Jabri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103517" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685010v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109124" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re405" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Dahi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.097" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.03.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845121v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.653" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846584v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846537v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845469v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845032v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845407v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourzigui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845232v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gattepaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845319v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844973v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915606v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915585v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915581v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846730v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joyard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846697v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846632v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuly" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915589v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915592v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915587v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538354v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kandilian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821624v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2015.11.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gloaguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourzigui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gattepaille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasheed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazbar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Jabri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re405" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Dahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.03.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821624v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joyard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kandilian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2015.11.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gloaguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>