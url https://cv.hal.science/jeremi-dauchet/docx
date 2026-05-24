--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,6622 +66,6739 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Light transfer investigation in solar tubular photobioreactors using Monte Carlo ray tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Hoeniges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Engineering Journal Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26, pp.101081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceja.2026.101081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm: Getting insensitive to geometrical refinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Ibarrart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Eibner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0330604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0330604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opto-electrical model of a single-junction photovoltaic cell using Monte Carlo methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Villemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (8), pp.085003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/ae1310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple new approach predicting how microalgae culture systems will perform under sunlight and artificial light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rasheed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Samhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kazbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Al Jabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.103517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2024.103517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the use of normal hemispherical transmittance (T_NH) measurements by modeling 3D multiple scattering radiative transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 327, pp.109124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2024.109124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wave-Scattering processes: path-integrals designed for the numerical handling of complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (18), pp.4909-4912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.500487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825434v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Production d'hydrogène solaire par photosynthèse artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Techniques de l'ingénieur, RE405, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-re405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “teapot in a city”: A paradigm shift in urban climate modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najda Villefranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abp8934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing the gas kinetics Boltzmann equation with branching-path statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (2), pp.025305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.105.025305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260, pp.1-12/107402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence issues in derivatives of Monte Carlo null-collision integral formulations: a solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tregan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 413, pp.1-20/109463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546081v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectral radiative analysis of bio-inspired H2 production in a benchmark photoreactor: A first investigation using spatial photonic balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Supplis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghiles Dahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (17), pp.8221-8231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.03.097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Addressing nonlinearities in Monte Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), art.13302-11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31574-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave analog experiments on optically soft spheroidal scatterers with weak electromagnetic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 196, pp.1 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.03.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo implementation of Schiff's approximation for estimating radiative properties of homogeneous, simple-shaped and optically soft particles: Application to photosynthetic micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 172, p. 3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monte Carlo efficiency improvement by multiple sampling of conditioned integration variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Weitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 326, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radiative transfer and spectroscopic databases: A line-sampling Monte Carlo approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calculation of the radiative properties of photosynthetic microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161, pp.60-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2015.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The practice of recent radiative transfer Monte Carlo advances and its contribution to the field of microorganisms cultivation in photobioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremi Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El-Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Eymet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 128 (SI), pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodes de résolution du couplage conduction-rayonnement dans des matériaux hétérogènes semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2025 - 33e Congrès Français de Thermique : Thermique, Énergies renouvelables et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LabOratoire proCédés énergIe bâtimEnt (LOCIE), université Savoie Mont Blanc, Jun 2025, Chambéry, France. pp.871-878, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2025-150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of methods for solving conduction-radiation coupling in heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAD-25 - 11th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICHMT, Jun 2025, Kuşadasi, Turkey. pp.377-384, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/RAD-25.480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05292926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the use of normal hemispherical transmittance measurements by modeling 3D multiple scattering radiative transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR TAMARYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar Hydrogen Production by Artificial Photosynthesis in Photoreactor for Sustainable Mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">UNRAVELING THE COMPLEXITY OF PHOTOREACTIVE SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar PACES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Chemical Engineering and Material Symposium, SICHEM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bucarest (Roumanie), Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845121v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNRAVELING THE COMPLEXITY OF PHOTOREACTIVE SYSTEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Solar Hydrogen Production by Artificial Photosynthesis in Photoreactor for Sustainable Mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Foin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Chemical Engineering and Material Symposium, SICHEM 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar PACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869123v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés intensifiés de photooxygénation : vers une modélisation multiphysiques et multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fontana Lazzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Francophone de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Thermal Radiation to Electrical Energy conversion (TREE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LTeN, Université de Nantes, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation électrique d’une cellule photovoltaïque et interprétation physique renouvelée à l’aide d’espaces de chemins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche sur l’Energie Solaire, Jun 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-génération, transfert et conversion d'énergie électronique en espaces de chemins pour le design inverse de procédés solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Farges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrièmes Journées Annuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de Recherche CNRS TAMARYS, Jun 2022, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03744479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge models of photobioreactors and their paths integral formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MELiSSA Conference : Current and Future Ways to Closed Life Support Systems, ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de carburants solaires par photosynthèse artificielle en photoréacteur : application à l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie de la production d'hydrogène solaire par photosynthèse artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics and multiscale modeling of a photovoltaic panel using Monte Carlo methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FedPV, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidelines for the study of photo-processes : towards their understanding and optimization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference of Constructive Design and Technological Optimization in Machine Building (OPROTEH 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Bacau, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and Experimental Study of Solar Hydrogen production in photo-electrochemical cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourzigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Chadeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR TAMARYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTIFICIAL PHOTOSYNTHESIS FOR THE PRODUCTION OF SOLAR FUELS: FROM CHEMISTRY TO PHOTOREACTIVE SYSTEM ENGINEERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Chemical Engineering and Material Symposium, SICHEM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Bucarest (Roumanie), Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon transport based multi-scale knowledge models for designing efficient photoreactors producing renewable solar photocatalytic hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Chemical Engineering (ECCE12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'images infrarouges sans calcul préalable du champ de température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Eymet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coustet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2019 - 27ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.153-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation statistique et méthode de Monte Carlo au service de l'Ingénierie Energétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de l'Energie Solaire (JNES 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Carlo and Domain-Deformation Sensitivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paule Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAD-19 - 9th International Symposium on Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athens, Greece. 8 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/RAD-19.260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre d'une formulation intégrale de modèles multi-échelles par la méthode de Monte Carlo : application à un photobioréacteur solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles et expérimentation pour la production d'hydrogène solaire en photoréacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative analysis of artificial photosynthesis with fluorescent photosensitizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GDR Solar Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution par la méthode de Monte Carlo de modèles multi-échelles non linéaires pour les photo-procédés solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JERT2018 / GdR ACCORT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined conductive-convective-radiative heat transfer in complex geometry using the Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Ibarrart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHTC 16 - 16th International Heat Transfer Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THE HEAT AND MASS TRANSFER SOCIETY OF CHINA; TSINGHUA UNIVERSITY, Aug 2018, Beijing, China. 8 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/IHTC16.pma.023662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral radiative analysis of bio-inspired H2 production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPEA10 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral formulations of multi-scale models for the optimization of solar photo-catalytic processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress/3rd days of GdR Solar Fuels : Artificial photosynthesis and Solar Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTRPM-VI - 6th Computational Thermal Radiation in Participating Media VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROTHERM, Apr 2018, Cascais, Portugal. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution de l'approximation de Schiff par la méthode de Monte Carlo pour l'évaluation des propriétés radiatives des micro-organismes photosynthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Caliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT 2016 - Congrès annuel de la Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line-sampling-based Monte Carlo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Thermal Radiation in Participating Media V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013900v1</w:t>
-              </w:r>
-[...2429 lines deleted...]
-                <w:t xml:space="preserve">hal-01688109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Drift in Feynman-Kac Theory: Preserving Early Probabilistic Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821624v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advection, diffusion and linear transport in a single path-sampling Monte-Carlo algorithm : getting insensitive to geometrical refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Ibarrart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Eibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three viewpoints on null-collision Monte Carlo algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El-Hafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6691,1521 +6808,1521 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée de méthodologies de modélisation du couplage conduction-rayonnement au sein de matériaux poreux semi-transparents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Afeef Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Caliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique - Edition 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAVIN Solaire : a collaborative research platform for the production of solar fuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Joyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du GDR Solar Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'hydrogène en photoréacteur : étude des propriétés radiatives de photocatalyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d'hydrogène en photoréacteur : étude expérimentale et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Foin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Font Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et théorique de la production d'hydrogène solaire en cellule photo-électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourzigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Font Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo method for multi-scale models : application to a solar photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de connaissance d'un photoréacteur d'étude pour la production d'hydrogène solaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Dahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation photobioreactor characterization: Investigation of a case study with in situ light generation in 2D-cylindrical geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poughon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Agrospace – Melissa Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral radiative analysis of a bio-inspired H2 production system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghiles Dahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième séminaire du GdR Solar Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation intégrale de modèles multi-échelles pour l'optimisation de procédés photo-réactifs solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gattepaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journéees Nationales de l'energie Solaire 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse radiative spectrale de la production bio-inspirée d'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Supplis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Colloque Franco-Roumain de Chimie Appliquée (COFrRoCA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bacau, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blackbody behavior of highly concentrated Chlorella vulgaris suspensions in the photosynthetically active radiation spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kandilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algal Biomass Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8215,279 +8332,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation photobioreactor characterization : photobioreactor advanced concept.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Spatial Agency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New generation photobioreactor characterization : Future work and recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Creuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Space Agency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8497,159 +8614,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photobioreactor Modeling and Radiative Transfer Analysis for Engineering Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémi Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Gilles Dussap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photobioreaction Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 48, pp.1-106, 2016, Advances in chemical engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/bs.ache.2015.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8659,165 +8776,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés photo-électrochimiques et modélisation prédictive du fonctionnement d'une photo-anode IrO2/α-Fe2O3 pour l'oxydation de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rioual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire Cethil. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId168"/>
+      <w:footerReference w:type="default" r:id="rId172"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8964,51 +9081,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845121v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845407v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourzigui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869176v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gattepaille" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845319v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915606v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915581v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915585v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasheed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazbar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Jabri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103517" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685010v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109124" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re405" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Dahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.097" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698875v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.03.025" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821624v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joyard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846697v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846614v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915594v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552605v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuly" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915589v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915592v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915587v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538354v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kandilian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915599v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915600v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699821v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2015.11.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023533v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gloaguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Hoeniges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pilon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mi Dauchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Pruvost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceja.2026.101081" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05265682v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Ibarrart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Caliot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Eibner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330604" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Villemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Yaacoub" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ae1310" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rasheed" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Samhat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kazbar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Jabri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2024.103517" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685010v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Foin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brunel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2024.109124" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825434v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coustet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.500487" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-re405" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03718009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najda Villefranque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abp8934" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03563357v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terr&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El-Hafi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fournier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.025305" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03040841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galtier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107402" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02546081v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tregan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109463" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02700111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Supplis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghiles Dahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roudet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.03.097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01871366v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremi Dauchet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques B&#233;zian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31574-4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579249v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tortel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.03.024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLTRQWCS-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599991v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Weitz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.08.036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282921v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Eymet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.10.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02698875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2015.03.025" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2012.07.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Penazzi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Afeef Badri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chupin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-150" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05292926v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-25.480" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845121v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.653" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontana Lazzari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423952v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Farges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Gilles Dussap" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845469v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845032v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourzigui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Boyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869176v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844973v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gattepaille" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419604v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Vincent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845232v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02265080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Lapeyre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/RAD-19.260" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915606v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882644v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.pma.023662" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915581v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05262802v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01706792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013900v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Andr&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821624v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818899v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01853074v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463632v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846730v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Joyard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846697v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846664v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846632v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846614v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915594v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552605v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poughon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915589v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915592v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915587v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538354v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kandilian" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gentric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915600v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02699821v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.ache.2015.11.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gloaguen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lescop" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rioual" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>