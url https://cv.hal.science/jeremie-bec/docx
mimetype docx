--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -1076,339 +1076,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clusters of heavy particles in two-dimensional Keplerian turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Velocity and acceleration statistics of heavy spheroidal particles in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Meheut</w:t>
+                <w:t xml:space="preserve">Sofia Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 138, pp.9. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 967, pp.R4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03585-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03868249v1</w:t>
+                <w:t xml:space="preserve">hal-04304086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steering undulatory micro-swimmers in a fluid flow through reinforcement learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakarya El Khiyati</w:t>
+                <w:t xml:space="preserve">Clusters of heavy particles in two-dimensional Keplerian turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Antonietta Gerosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Chesneaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
+                <w:t xml:space="preserve">Héloïse Meheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (6), pp.43. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 138, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00293-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03585-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058675v1</w:t>
+                <w:t xml:space="preserve">hal-03868249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity and acceleration statistics of heavy spheroidal particles in turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steering undulatory micro-swimmers in a fluid flow through reinforcement learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya El Khiyati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Allende</w:t>
+                <w:t xml:space="preserve">Raphaël Chesneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 967, pp.R4. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (6), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00293-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304086v1</w:t>
+                <w:t xml:space="preserve">hal-04058675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent route to two-dimensional soft crystals</w:t>
               </w:r>
@@ -1860,590 +1860,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence of generalised flows in two dimensions</w:t>
+                <w:t xml:space="preserve">From the butterfly effect to spontaneous stochasticity in singular shear flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thalabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Mailybaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.892⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-020-0391-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363053v1</w:t>
+                <w:t xml:space="preserve">hal-02615093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning strategies for path-planning microswimmers in turbulent flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Akhilesh Kumar Verma</w:t>
+                <w:t xml:space="preserve">Turbulence of generalised flows in two dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thalabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahul Pandit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 883, pp.A49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362934v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal catastrophes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine learning strategies for path-planning microswimmers in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaya Kumar Alageshan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akhilesh Kumar Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Meibohm</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Mehlig</w:t>
+                <w:t xml:space="preserve">Rahul Pandit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab60f7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), pp.043110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362954v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and fragmentation of small inextensible fibres in turbulence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bec</w:t>
+                <w:t xml:space="preserve">Fractal catastrophes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Meibohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Gustavsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Mehlig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0398⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.013033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ab60f7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615091v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the butterfly effect to spontaneous stochasticity in singular shear flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Thalabard</w:t>
+                <w:t xml:space="preserve">Dynamics and fragmentation of small inextensible fibres in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Allende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexei Mailybaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.122. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378, pp.20190398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-020-0391-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615093v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stretching and Buckling of Small Elastic Fibers in Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3784,85 +3784,73 @@
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 646, pp.527-536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112010000029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent pair dispersion of inertial particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3871,1002 +3859,1002 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biferale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lanotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scagliarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 645, pp.497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0022112009992783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00536413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of passive impurities in magnetohydrodynamic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Homann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Fichtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, pp.2308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3204100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex-space singularities of 2D Euler flow in Lagrangian coordinates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 237, pp.1951-1955. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physd.2007.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic suspensions of heavy particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hillerbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Turitsyn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 237, pp.2037-2050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physd.2008.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00382457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a phenomenological approach to the clustering of heavy particles in turbulent flows</w:t>
+                <w:t xml:space="preserve">Clustering of heavy particles in random self-similar flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Chétrite</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hillerbrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/9/3/077⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.25301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.025301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388079v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy particles in incompressible flows: The large Stokes number asymptotics</w:t>
+                <w:t xml:space="preserve">Toward a phenomenological approach to the clustering of heavy particles in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Hillerbrand</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Chétrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physd.2006.10.007⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/9/3/077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00388083v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Particle Concentration in Turbulence at Dissipative and Inertial Scales</w:t>
+                <w:t xml:space="preserve">Heavy particles in incompressible flows: The large Stokes number asymptotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hillerbrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.084502⟩</w:t>
+              <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 226, pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physd.2006.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burgers turbulence</w:t>
+                <w:t xml:space="preserve">Heavy Particle Concentration in Turbulence at Dissipative and Inertial Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Biferale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lanotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Musacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2007.04.002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.84502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.084502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388080v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of heavy particles in random self-similar flow</w:t>
+                <w:t xml:space="preserve">Burgers turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Hillerbrand</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.025301⟩</w:t>
+              <w:t xml:space="preserve">Physics Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 447, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2007.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388082v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and statistics of heavy particles in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4875,132 +4863,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biferale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boffetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14685240600675727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceleration statistics of heavy particles in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5009,132 +4997,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biferale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boffetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 550, pp.349-358. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S002211200500844X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of vortex filaments on the velocity of tracers and heavy particles in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5179,1871 +5167,1871 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.1702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2338598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov exponents of heavy particles in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Biferale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Musacchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18, pp.1702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2349587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of complex singularities for the 2D Euler equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Pauls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 219, pp.40-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.physd.2006.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analytic structure of 2D Euler flow at short times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36, pp.221-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluiddyn.2004.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analytic structure of 2D Euler flow at short times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36, pp.221-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractal concentrations of inertial particles in smooth random flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 528, pp.255-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0022112005003368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering and collisions of heavy particles in random smooth flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Celani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cencini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Musacchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.073301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.1940367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00009261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The analytic structure of 2D Euler flow at short times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36, pp.221-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">``Locally homogeneous turbulence'': Is it an inconsistent framework?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aurell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.1706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2008994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Multiscaling an Artifact in the Stochastically Forced Burgers Equation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahul Pandit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94, pp.194501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.194501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced Burgers Equation in an Unbounded Domain</w:t>
+                <w:t xml:space="preserve">Fractal clustering of inertial particles in random flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Khanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1027356518273⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1612500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399309v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal Clustering in Compressible Flows</w:t>
+                <w:t xml:space="preserve">Forced Burgers Equation in an Unbounded Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Péter Horvai</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Khanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.224501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 113 (5/6), pp.741 - 759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1027356518273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399318v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractal clustering of inertial particles in random flows</w:t>
+                <w:t xml:space="preserve">Multifractal Clustering in Compressible Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Gawȩdzki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Horvai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1612500⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 92 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.224501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399311v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularities of Euler flow? Not out of the blue!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 113, pp.761-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Shocks in Burgers Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Iturriaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.024501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularities and the distribution of density in the Burgers/adhesion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Villone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 152-153, pp.620 - 635. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2789(01)00195-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universality of Velocity Gradients in Forced Burgers Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 87 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.104501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kicked Burgers Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khanin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probability distribution functions of derivatives and increments for decaying Burgers turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Frisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 61 (2), pp.1395 - 1402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.61.1395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7053,146 +7041,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique solution to overcome the barriers to planetesimal formation at low dust-to-gas ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meheut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gerosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'astrophysique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pole vaulting of long fibres in a turbulent wall-bounded flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7221,182 +7209,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rudy Valette; Claire Michel, Feb 2024, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clusters of heavy particles in 2D Keplerian turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Antonietta Gerosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise Meheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and fragmentation of small inextensible fibers in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Allende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,51 +7399,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7465,51 +7453,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing swarms for directed migration of interacting active particles via optimal global control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Calascibetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7531,73 +7519,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gravitational settling on the collisions of small inertial particles with a sphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7619,139 +7607,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Siewert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusty turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Laenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Musacchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7761,51 +7749,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet POPART : Modélisation du transport et du dépôt de particules non-sphériques par des écoulements turbulents Livrable n°4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7827,103 +7815,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Allende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UCA, Inria; UCA CNRS. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03161688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet POPART : Modélisation du transport et du dépôt de particules non-sphériques par des écoulements turbulents Livrable n°3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7945,103 +7933,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Allende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UCA, Inria; UCA CNRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet POPART : Modélisation du transport et du dépôt de particules non-sphériques par des écoulements turbulents Livrable n°2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8063,103 +8051,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Allende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UCA, Inria; UCA CNRS. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet POPART : Modélisation du transport et du dépôt de particules non-sphériques par des écoulements turbulents Livrable n°1 : Proposition d’un modèle pour la description de fibres flexibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8185,65 +8173,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] UCA, Inria; UCA CNRS. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8311,51 +8299,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88540AC4"/>
+    <w:nsid w:val="B3DEE535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8542,51 +8530,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-bec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3618-5743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069791937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thalabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10698" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calascibetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L062501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Antonietta Gerosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Utsav Kapoor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449660" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Storm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gustavsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehlig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.057301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01284-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-032822-014140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868249v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03585-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chesneaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00293-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Allende" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.508" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Gupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samriddhi Sankar Ray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L062601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Matsumoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vincenzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363053v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.892" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Kumar Alageshan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Kumar Verma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362954v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meibohm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Gustavsson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mehlig" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0398" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615093v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mailybaev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0391-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.154501" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.023107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siewert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.712" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.445" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Homann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Grauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.66" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Musacchio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Ray Samriddhi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/073053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Homann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.045302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biferale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cencini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lanotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toschi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/333/1/012003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010000923" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biferale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cencini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010000029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-4BCF8H0B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scagliarini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009992783" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fichtner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frisch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.11.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382457v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hillerbrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turitsyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2008.02.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388079v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ch&#233;trite" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/3/077" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.10.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6NMW87D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388081v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musacchio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.084502" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khanin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2007.04.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.025301" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600675727" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200500844X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388218v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338598" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388217v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349587" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pauls" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.05.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2004.03.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112005003368" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009261v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1940367" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aurell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008994" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.194501" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khanin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027356518273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gaw&#553;dzki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Horvai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.224501" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1612500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iturriaga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.024501" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(01)00195-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.104501" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399280v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.1395" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerosa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806528v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Meheut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363036v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laenen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161688v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375912v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-bec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3618-5743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069791937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thalabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10698" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calascibetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L062501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Antonietta Gerosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Utsav Kapoor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449660" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Storm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gustavsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehlig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.057301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01284-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-032822-014140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Allende" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03585-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chesneaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00293-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Gupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samriddhi Sankar Ray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L062601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Matsumoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vincenzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mailybaev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0391-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.892" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Kumar Alageshan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Kumar Verma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meibohm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Gustavsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mehlig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0398" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.154501" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.023107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siewert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.712" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.445" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Homann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Grauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.66" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Musacchio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Ray Samriddhi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/073053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Homann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.045302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biferale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cencini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lanotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toschi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/333/1/012003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010000923" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biferale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cencini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010000029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scagliarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009992783" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fichtner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204100" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frisch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.11.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hillerbrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turitsyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2008.02.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388082v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.025301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ch&#233;trite" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/3/077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6NMW87D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musacchio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.084502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khanin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2007.04.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388229v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600675727" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200500844X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338598" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349587" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pauls" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.05.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388291v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2004.03.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112005003368" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1940367" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aurell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008994" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.194501" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399311v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1612500" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khanin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027356518273" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gaw&#553;dzki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Horvai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.224501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399303v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iturriaga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.024501" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villone" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(01)00195-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.104501" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399277v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.1395" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerosa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Meheut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408173v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363036v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laenen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161688v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375912v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>