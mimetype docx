--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,8244 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8192 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.20547945205px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémie Bec </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">I am CNRS senior research scientist in the &amp;quot;Non-linear and out-of-equilibrium physics&amp;quot; team at the Institut de Physique de Nice (INPHYNI, UMR7010 CNRS–Université Côte d'Azur), and in the project-team Calisto, which is common to Inria Sophia Antipolis–Méditerranée and CNRS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremie-bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3618-5743</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069791937</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=xgSBbVkAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface quasigeostrophic turbulence: The refined study of an active scalar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thalabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1021, pp.A17. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.10698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous turbophoresis of heavy inertial particles in turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 999, https://doi.org/10.1017/jfm.2024.980</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced transport of flexible fibers by pole vaulting in turbulent wall-bounded flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (6), pp.L062501. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.9.L062501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of collective patterns, confinement, and fluid flow on active particle transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Calascibetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Giraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya El Khiyati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110, pp.064601. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.064601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of dust radial drift by turbulence in protoplanetary disks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Antonietta Gerosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Méheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Utsav Kapoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 685, pp.L4. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202449660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04570253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time Lyapunov exponents of deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Storm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Linander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mehlig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (5), pp.057301. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.132.057301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomalous dissipation and spontaneous stochasticity in deterministic surface quasi-geostrophic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thalabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.1261-1283. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-023-01284-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical models for the dynamics of heavy particles in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mehlig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.189-213. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-fluid-032822-014140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity and acceleration statistics of heavy spheroidal particles in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 967, pp.R4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters of heavy particles in two-dimensional Keplerian turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Antonietta Gerosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal Plus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 138, pp.9. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjp/s13360-022-03585-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steering undulatory micro-swimmers in a fluid flow through reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakarya El Khiyati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Chesneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Giraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (6), pp.43. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epje/s10189-023-00293-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic model for the alignment and tumbling of rigid fibres in two-dimensional turbulent shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (12), pp.124605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent route to two-dimensional soft crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohit Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinaki Chaudhuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samriddhi Sankar Ray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (6), pp.L062601. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.106.L062601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Scaling the Turbulence Edifice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samriddhi Sankar Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Vincenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380 (2218), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2021.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Scaling the Turbulence Edifice (part 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samriddhi Sankar Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Vincenzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380 (2219), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2021.0102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning strategies for path-planning microswimmers in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaya Kumar Alageshan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhilesh Kumar Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Pandit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), pp.043110. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.043110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence of generalised flows in two dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thalabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 883, pp.A49. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2019.892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal catastrophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Meibohm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Mehlig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22, pp.013033. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/ab60f7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and fragmentation of small inextensible fibres in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 378, pp.20190398. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2019.0398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the butterfly effect to spontaneous stochasticity in singular shear flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thalabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Mailybaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 3, pp.122. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-020-0391-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stretching and Buckling of Small Elastic Fibers in Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121 (15), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.154501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic accretion of inertial particles by a towed sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.Article 024303. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.3.024303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumbling dynamics of inertial inextensible chains in extensional flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.98.023107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02362945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical steady state in turbulent droplet condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Siewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 810, pp.254-280. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2016.712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence attenuation by large neutrally buoyant particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.-W Saw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bodenschatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.061702. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4922241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent pair dispersion as a continuous-time random walk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Thalabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 755, pp.R4. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2014.445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of turbulent fluctuations on the drag and lift forces on a towed sphere and its boundary layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Homann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Grauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 721, pp.155 - 179. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2013.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky elastic collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Musacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sankar Ray Samriddhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.063013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion in time-dependent random environments: mass fluctuations and scaling properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bitane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.3053. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/7/073053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time scales of turbulent relative dispersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bitane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Homann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.045302. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.86.045302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and velocity statistics of inertial particles in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 333, pp.012003. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/333/1/012003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency in the velocity distribution of heavy particles in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 646, pp.527-536. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112010000029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-size effects in the dynamics of neutrally buoyant particles in turbulent flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Homann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 651, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112010000923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulent pair dispersion of inertial particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scagliarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 645, pp.497. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022112009992783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of passive impurities in magnetohydrodynamic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Homann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fichtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Grauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.2308. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3204100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00457405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex-space singularities of 2D Euler flow in Lagrangian coordinates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 237, pp.1951-1955. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2007.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic suspensions of heavy particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hillerbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Turitsyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 237, pp.2037-2050. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2008.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a phenomenological approach to the clustering of heavy particles in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Chétrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.77. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/9/3/077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy particles in incompressible flows: The large Stokes number asymptotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hillerbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 226, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2006.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy Particle Concentration in Turbulence at Dissipative and Inertial Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 98, pp.84502. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.98.084502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burgers turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 447, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2007.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering of heavy particles in random self-similar flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hillerbrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 75, pp.25301. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.75.025301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and statistics of heavy particles in turbulent flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boffetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Turbulence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.36. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14685240600675727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceleration statistics of heavy particles in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boffetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Celani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 550, pp.349-358. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002211200500844X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00016887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyapunov exponents of heavy particles in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boffetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musacchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.1702. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2349587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of vortex filaments on the velocity of tracers and heavy particles in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Biferale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Lanotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Toschi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18, pp.1702. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2338598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature of complex singularities for the 2D Euler equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Pauls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 219, pp.40-59. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2006.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering and collisions of heavy particles in random smooth flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Celani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cencini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Musacchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.073301. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1940367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analytic structure of 2D Euler flow at short times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.221-237. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fluiddyn.2004.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analytic structure of 2D Euler flow at short times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.221-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00390808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal concentrations of inertial particles in smooth random flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 528, pp.255-277. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022112005003368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analytic structure of 2D Euler flow at short times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36, pp.221-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">``Locally homogeneous turbulence'': Is it an inconsistent framework?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aurell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17, pp.1706. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2008994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Multiscaling an Artifact in the Stochastically Forced Burgers Equation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mitra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahul Pandit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.194501. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.194501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced Burgers Equation in an Unbounded Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Khanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 113 (5/6), pp.741 - 759. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1027356518273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal Clustering in Compressible Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Gawȩdzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Péter Horvai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 92 (22), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.224501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal clustering of inertial particles in random flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (11), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1612500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularities of Euler flow? Not out of the blue!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Matsumoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 113, pp.761-781</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological Shocks in Burgers Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iturriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89 (2), </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.024501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singularities and the distribution of density in the Burgers/adhesion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Villone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 152-153, pp.620 - 635. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2789(01)00195-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universality of Velocity Gradients in Forced Burgers Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (10), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.87.104501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kicked Burgers Turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Khanin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probability distribution functions of derivatives and increments for decaying Burgers turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Frisch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 61 (2), pp.1395 - 1402. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.61.1395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique solution to overcome the barriers to planetesimal formation at low dust-to-gas ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gerosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de l'astrophysique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole vaulting of long fibres in a turbulent wall-bounded flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rudy Valette; Claire Michel, Feb 2024, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusters of heavy particles in 2D Keplerian turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Antonietta Gerosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloise Meheut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Feb 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and fragmentation of small inextensible fibers in turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Allende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Systèmes Complexes, Mar 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing swarms for directed migration of interacting active particles via optimal global control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Calascibetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Giraldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gravitational settling on the collisions of small inertial particles with a sphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Siewert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dusty turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Laenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Musacchio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet POPART : Modélisation du transport et du dépôt de particules non-sphériques par des écoulements turbulents Livrable n°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Allende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UCA, Inria; UCA CNRS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet POPART : Modélisation du transport et du dépôt de particules non-sphériques par des écoulements turbulents Livrable n°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Allende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UCA, Inria; UCA CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet POPART : Modélisation du transport et du dépôt de particules non-sphériques par des écoulements turbulents Livrable n°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Campana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Allende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UCA, Inria; UCA CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet POPART : Modélisation du transport et du dépôt de particules non-sphériques par des écoulements turbulents Livrable n°1 : Proposition d’un modèle pour la description de fibres flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bossy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Henry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UCA, Inria; UCA CNRS. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8299,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3DEE535"/>
+    <w:nsid w:val="016A6EE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8530,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-bec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3618-5743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069791937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408199v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thalabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10698" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calascibetta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vall&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296840v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L062501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570253v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Antonietta Gerosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M&#233;heut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Utsav Kapoor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449660" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Storm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linander" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gustavsson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehlig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.057301" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01284-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058674v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-032822-014140" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304086v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Allende" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.508" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03585-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chesneaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00293-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Gupta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samriddhi Sankar Ray" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L062601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853659v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Matsumoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vincenzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0102" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mailybaev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0391-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363053v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.892" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Kumar Alageshan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Kumar Verma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043110" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meibohm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Gustavsson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mehlig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0398" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.154501" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362945v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.023107" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024303" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siewert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.712" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.445" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Homann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Grauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.66" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874603v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Musacchio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Ray Samriddhi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/073053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Homann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.045302" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722125v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biferale" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cencini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lanotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toschi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/333/1/012003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536425v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010000923" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biferale" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cencini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanotte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010000029" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536413v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scagliarini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009992783" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457405v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fichtner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grauer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204100" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382981v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frisch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.11.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382457v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hillerbrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turitsyn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2008.02.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388082v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.025301" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ch&#233;trite" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/3/077" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388083v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6NMW87D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388081v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musacchio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.084502" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388080v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khanin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2007.04.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388229v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600675727" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200500844X" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338598" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388217v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349587" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388637v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pauls" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.05.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388291v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2004.03.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390808v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112005003368" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009261v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1940367" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388292v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388268v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aurell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008994" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388296v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.194501" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399311v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1612500" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khanin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027356518273" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399318v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gaw&#553;dzki" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Horvai" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.224501" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399303v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399298v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iturriaga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.024501" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villone" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(01)00195-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399288v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.104501" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399280v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399277v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.1395" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerosa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806528v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043041v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Meheut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408173v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035116v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363036v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laenen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161688v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375912v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375877v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-bec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3618-5743" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069791937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xgSBbVkAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thalabard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10698" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781927v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.L062501" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781941v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Calascibetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064601" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Antonietta Gerosa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se M&#233;heut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Utsav Kapoor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449660" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304090v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Storm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Linander" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bec" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gustavsson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mehlig" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.057301" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868221v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-023-01284-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058674v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-fluid-032822-014140" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04304086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Allende" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.508" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Meheut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-022-03585-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chesneaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-023-00293-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03718232v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Campana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bossy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362959v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohit Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinaki Chaudhuri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samriddhi Sankar Ray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.L062601" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Matsumoto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Vincenzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaya Kumar Alageshan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhilesh Kumar Verma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahul Pandit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.043110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363053v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.892" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362954v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Meibohm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Gustavsson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Mehlig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ab60f7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0398" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615093v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Mailybaev" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-0391-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.154501" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01737137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.3.024303" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362945v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.023107" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Siewert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.712" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198368v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cisse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.-W Saw" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gibert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bodenschatz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922241" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2014.445" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Homann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Grauer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.66" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Musacchio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sankar Ray Samriddhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bitane" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/7/073053" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Homann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.86.045302" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biferale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cencini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lanotte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toschi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/333/1/012003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Biferale" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cencini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lanotte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010000029" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010000923" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536413v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scagliarini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112009992783" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457405v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fichtner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Grauer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382981v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Matsumoto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Frisch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2007.11.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382457v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hillerbrand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Turitsyn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2008.02.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388079v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ch&#233;trite" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/3/077" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.10.007" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6NMW87D-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388081v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Musacchio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.98.084502" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khanin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2007.04.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388082v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.025301" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boffetta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Celani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600675727" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016887v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002211200500844X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2349587" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388218v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2338598" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388637v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pauls" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2006.05.011" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009261v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1940367" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluiddyn.2004.03.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390808v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022112005003368" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388292v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aurell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008994" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388296v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mitra" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.194501" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Khanin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1027356518273" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399318v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Gaw&#553;dzki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter Horvai" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.224501" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399311v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1612500" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399298v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iturriaga" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.024501" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399295v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villone" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2789(01)00195-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399288v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.87.104501" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399280v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399277v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.61.1395" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343429v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meheut" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gerosa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806528v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043041v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Meheut" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876389v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408173v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035116v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363036v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Laenen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03161688v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375912v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375902v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02375877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>