--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -995,183 +995,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing forests and quadrangulations via a bijective approach</w:t>
+                <w:t xml:space="preserve">Geodesics in Brownian surfaces (Brownian maps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 122, pp.107--125. </w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (2), pp.612--646. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2013.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/14-AIHP666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677939v3</w:t>
+                <w:t xml:space="preserve">hal-00931617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesics in Brownian surfaces (Brownian maps)</w:t>
+                <w:t xml:space="preserve">Increasing forests and quadrangulations via a bijective approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52 (2), pp.612--646. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 122, pp.107--125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/14-AIHP666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931617v2</w:t>
+                <w:t xml:space="preserve">hal-00677939v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Topology of Scaling Limits of Positive Genus Random Quadrangulations</w:t>
               </w:r>
@@ -1502,177 +1502,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Brownian surfaces II. Orientable surfaces</w:t>
+                <w:t xml:space="preserve">Slit-slide-sew bijections for constellations and quasiconstellations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miermont</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Korkotashvili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914157v1</w:t>
+                <w:t xml:space="preserve">hal-04299507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slit-slide-sew bijections for constellations and quasiconstellations</w:t>
+                <w:t xml:space="preserve">Compact Brownian surfaces II. Orientable surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bettinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Korkotashvili</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miermont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299507v1</w:t>
+                <w:t xml:space="preserve">hal-03914157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaine d'Etude Mathématiques et Entreprises 1 : Deux problèmes sur les parcs solaires.</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fredes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelio Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347579v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Randazzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182224v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Miermont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0752-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646399v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AIHP581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacob" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-3213" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677939v3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2013.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931617v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP666" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457635v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v15-810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Korkotashvili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louf Baptiste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914157v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Benzekry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173739v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239686v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abraham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kortchemski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03836571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209207v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bettinelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Curien" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fredes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avelio Sep&#250;lveda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AIHP1437" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/153" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9069" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347579v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393426v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mailler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Randazzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01182224v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Miermont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0752-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241820v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646399v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/13-AIHP581" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921179v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacob" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v19-3213" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931617v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/14-AIHP666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677939v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2013.10.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547617v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/11-AOP675" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457635v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v15-810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Korkotashvili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850279v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louf Baptiste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299507v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914157v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Aguillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Benzekry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bochard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173739v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239686v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090666v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abraham" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Collet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Kortchemski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201551008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03836571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>