--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -238,908 +238,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A large transient multi-scenario multi-model ensemble of future streamflow and groundwater projections in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bernard</w:t>
+                <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+                <w:t xml:space="preserve">Ryma Aissat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Branger</w:t>
+                <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
+              <w:t xml:space="preserve">, 2026, 30 (8), pp.2277-2300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-30-2277-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214908v1</w:t>
+                <w:t xml:space="preserve">hal-05600518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of stormwater management strategies on the flow regime of a peri-urban catchment facing urbanisation and climate change: a distributed modelling study in Lyon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Water Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (7), pp.925-942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1573062X.2023.2217809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of stormwater infiltration on downslope soil moisture and tree water use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Meenakshi Arora</w:t>
+                <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Strohmenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J Burns</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Claire Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jasmine K Thom</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac1c2a⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (18), pp.3375-3391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-3375-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557653v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field validation of a physically-based model for bioretention systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impacts of stormwater infiltration on downslope soil moisture and tree water use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W Western</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenakshi Arora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew J Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine K Thom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127636⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.104014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac1c2a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279245v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hydrologic, water quality and flow regime performance of a bioretention basin in Melbourne, Australia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Field validation of a physically-based model for bioretention systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Fletcher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1573062X.2020.1769688⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 312, pp.127636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.127636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254904v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does infiltrated stormwater go? Interactions with vegetation and subsurface anthropogenic features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">The hydrologic, water quality and flow regime performance of a bioretention basin in Melbourne, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim D Fletcher</w:t>
+                <w:t xml:space="preserve">Justin Costelloe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin F Costelloe</w:t>
+                <w:t xml:space="preserve">Peter Poelsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J Poelsma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert B James</w:t>
+                <w:t xml:space="preserve">Robert James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (4), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1573062X.2020.1769688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557619v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stormwater infiltration and the ‘urban karst’ – A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Where does infiltrated stormwater go? Interactions with vegetation and subsurface anthropogenic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Justin Costelloe</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim D Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Burns</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justin F Costelloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Poelsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert B James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 567, pp.121-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stormwater infiltration and the ‘urban karst’ – A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Costelloe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2017, 552, pp.141-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2017.06.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1149,530 +1283,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating human water uses in a regional scale distributed hydrological model : model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. 12 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages de l’eau et changement climatique sur le bassin du Rhône : quantification de l’impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydro-électriques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring hydrologic performance and evapotranspiration of four experimental green roofs: first results after 16 months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martins Masso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Krøyer Johnsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyeseon Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Deplette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660137v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring hydrologic performance and evapotranspiration of four experimental green roofs: first results after 16 months</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages de l’eau et changement climatique sur le bassin du Rhône : quantification de l’impact sur la ressource du changement climatique et de stratégies de gestion des grandes retenues hydro-électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Mimeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625759v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling green roof hydrologic performances under various conditions: geography, climate change scenarios, simulation time step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lôide Angelini Sobrinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Grimard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Delft, Jun 2024, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1682,958 +1816,958 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with left-censored data: an illustration of the maximum likelihood estimation method to study the spatio-temporal trends of glyphosate and AMPA in the Seine River.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and modelling of stormwater trees to study their water balance under present and future climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Combeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Drainage Modelling 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Combeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelle H2O Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation et modélisation d'arbres de pluie pour déterminer leurs performances hydrologiques en climat actuel et futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Combeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tondera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Nantes (France), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explore2, water’s future: study of the impact of climate change on the watersheds of the Loire and the Rhone through the application of a distributed hydrological model based on physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference I. S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. 2022, 4th international conference I. S. Rivers - Integrative sciences and sustainable development of rivers - Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du changement climatique sur l’hydrologie des bassins versants de la Loire et du Rhône : résultats préliminaires d’un modèle distribué à base physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation, Climate Change and Stormwater Management Strategies: Modelling the Future Flow Regimes of Peri-Urban Streams in Lyon,France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscequans : impact de l'urbanisation et du changement climatique sur les régimes d'écoulement des rivières de l'ouest lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e colloque des Zones Ateliers CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2643,163 +2777,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 4: Measuring the water balance in stormwater control measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Burns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Poelsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metrology in Urban Drainage and Stormwater Management: Plug and Pray</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IWA Publishing, pp.105-134, 2021, 9781789060119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2166/9781789060119_0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2809,973 +2943,973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages et enseignements du projet Explore2 - Analyse de l’hydrologie de surface selon les niveaux de réchauffement fixés par la TRACC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Torremocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; BRGM; Météo France; EDF; CNRS; IRD. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Messages et enseignements du projet Explore2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Siauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bornancin-Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; OiEau; OFB; MTECT; BRGM; CNRS; IRD; EDF; Météo-France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de l'eau et changement climatique sur le bassin du Rhône: quantification de l'impact sur la ressource de différentes stratégies d'adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Crochemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024, 73 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ContinuumMES: Modélisation intégrée des flux d'eau et de MES dans le continuum terre-fleuve-mer Bassin du Rhône - Fleuve Rhône - Golfe du Lion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Troudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation prospective des transferts hydrologiques et des débits : Résultats des scénarios simulés avec le modèle J2000-Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des modèles hydrologiques : des données aux résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Héraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Reverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Strohmenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de scénarios de gestion des eaux pluviales à la source face aux changements globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Castebrunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT D'ACTIVITÉ SCIENTIFIQUE OTHU 2017/2021 / NOVEMBRE 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Breil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OTHU (Observatoire de Terrain en Hydrologie Urbaine). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3922,51 +4056,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2023.2217809" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Western" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Arora" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Burns" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine K Thom" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac1c2a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03279245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127636" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254904v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Costelloe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1769688" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557619v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin F Costelloe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Poelsma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B James" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.10.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.06.043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16477" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pellerin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins Masso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kr&#248;yer Johnsen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeseon Choi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deplette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#244;ide Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pons" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180375v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Teyssier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752772v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0105" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202062v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088957v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228411v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hingray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1023-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05600518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Siauve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Aissat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-2277-2026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castebrunet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2023.2217809" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557653v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W Western" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenakshi Arora" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Burns" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine K Thom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac1c2a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03279245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabat&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Fletcher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.127636" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03254904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Costelloe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poelsma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert James" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1769688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim D Fletcher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin F Costelloe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Poelsma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B James" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.10.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Burns" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2017.06.043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088974v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Crochemore" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16477" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martins Masso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Kr&#248;yer Johnsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeseon Choi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Deplette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Pellerin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625738v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#244;ide Angelini Sobrinha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pons" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Grimard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Teyssier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Combeaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cherqui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Tondera" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027757v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tondera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833128v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791305v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Rabotin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Sauquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126926v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126935v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322736v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060119_0105" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torremocha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bornancin-Plantier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jacquin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202062v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05088957v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Troudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Le Coz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228411v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338401v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis H&#233;raut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bacot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barraud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>