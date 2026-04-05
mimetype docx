--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,1665 +66,1665 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFAS exposures and child growth: a longitudinal study from fetal life to early childhood</w:t>
+                <w:t xml:space="preserve">Association between exposure to non-steroidal anti-inflammatory drugs in pregnancy and miscarriage risk: a French nationwide retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Ouidir</w:t>
+                <w:t xml:space="preserve">Chi-Hong Duong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Verner</w:t>
+                <w:t xml:space="preserve">Elise Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Romain Demailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Catherine Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata Cissé</w:t>
+                <w:t xml:space="preserve">Sylvie Escolano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 279 (2), pp.121814. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (3), pp.e111456-e111456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-111456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075921v1</w:t>
+                <w:t xml:space="preserve">hal-05574301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Statins for Primary Prevention of Cardiovascular Diseases With Hospitalization for COVID-19: A Nationwide Matched Population-Based Cohort Study</w:t>
+                <w:t xml:space="preserve">PFAS exposures and child growth: a longitudinal study from fetal life to early childhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Bouillon</w:t>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Baricault</w:t>
+                <w:t xml:space="preserve">Marc-André Verner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Semenzato</w:t>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bertrand</w:t>
+                <w:t xml:space="preserve">Aminata Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (12), </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 279 (2), pp.121814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.121.023357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775093v1</w:t>
+                <w:t xml:space="preserve">hal-05075921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Exposure in Infancy and Subsequent Growth in Beninese Children</w:t>
+                <w:t xml:space="preserve">Association of Statins for Primary Prevention of Cardiovascular Diseases With Hospitalization for COVID-19: A Nationwide Matched Population-Based Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Kim Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Baricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Semenzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Fievet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10100595⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.121.023357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826993v1</w:t>
+                <w:t xml:space="preserve">hal-03775093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-nitrosodimethylamine-Contaminated Valsartan and Risk of Cancer: A Nationwide Study of 1.4 Million Valsartan Users</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Lead Exposure in Infancy and Subsequent Growth in Beninese Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Zureik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026739⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10100595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949620v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics associated with the residual risk of severe COVID-19 after a complete vaccination schedule: A cohort study of 28 million people in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">N-nitrosodimethylamine-Contaminated Valsartan and Risk of Cancer: A Nationwide Study of 1.4 Million Valsartan Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Semenzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Zureik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03775798v1</w:t>
+                <w:t xml:space="preserve">hal-03949620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced risk of severe COVID-19 in more than 1.4 million elderly people aged 75 years and older vaccinated with mRNA-based vaccines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characteristics associated with the residual risk of severe COVID-19 after a complete vaccination schedule: A cohort study of 28 million people in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Semenzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Baricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.12.009⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.100441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554164v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No association of low-dose aspirin with severe COVID-19 in France: A cohort of 31.1 million people without cardiovascular disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Semenzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4), pp.e12743. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihypertensive Drugs and COVID-19 Risk: A Cohort Study of 2 Million Hypertensive Patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Reduced risk of severe COVID-19 in more than 1.4 million elderly people aged 75 years and older vaccinated with mRNA-based vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Baricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Vabre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.120.16314⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp.414-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171223v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalate pregnancy exposure and male offspring growth from the intra-uterine period to five years of age</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Philippat</w:t>
+                <w:t xml:space="preserve">Antihypertensive Drugs and COVID-19 Risk: A Cohort Study of 2 Million Hypertensive Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Semenzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia M Calafat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline A Charles</w:t>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Baricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.08.033⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (3), pp.833-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.120.16314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403939v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of growth models to describe growth from birth to 6 years in a Beninese cohort of children with repeated measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
+                <w:t xml:space="preserve">Phthalate pregnancy exposure and male offspring growth from the intra-uterine period to five years of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Garcia</w:t>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Courtin</w:t>
+                <w:t xml:space="preserve">Antonia M Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline A Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035785⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.601 - 609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955255v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to bisphenol A and bisphenol S and incident type 2 diabetes: A case-cohort study in the French cohort DESIR.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Slama</w:t>
+                <w:t xml:space="preserve">Comparison of growth models to describe growth from birth to 6 years in a Beninese cohort of children with repeated measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">André Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP5159⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.e035785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618451v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of zeta potential of nanomaterials by electrophoretic light scattering: Fast field reversal versus Slow field reversal modes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposure to bisphenol A and bisphenol S and incident type 2 diabetes: A case-cohort study in the French cohort DESIR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Coty</w:t>
+                <w:t xml:space="preserve">Fanny Rancière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Botton</w:t>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.-X. Legrand</w:t>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Hillaireau</w:t>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 205, pp.120062. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (10), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.06.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP5159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983998v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between genetic obesity susceptibility and mother-reported eating behavior in children up to 5 years</w:t>
               </w:r>
@@ -1736,77 +1736,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Akoli Koudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.e12496. </w:t>
@@ -1838,4609 +1838,4743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02093066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between persistent organic pollutants and risk of breast cancer metastasis</w:t>
+                <w:t xml:space="preserve">Evaluation of zeta potential of nanomaterials by electrophoretic light scattering: Fast field reversal versus Slow field reversal modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Koual</w:t>
+                <w:t xml:space="preserve">F. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">J.-B. Coty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+                <w:t xml:space="preserve">J Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+                <w:t xml:space="preserve">F.-X. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
+                <w:t xml:space="preserve">H. Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132, pp.105028. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.120062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263282v1</w:t>
+                <w:t xml:space="preserve">hal-02983998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which modifiable prenatal factors mediate the relation between socio‐economic position and a child's weight and length at birth?</w:t>
+                <w:t xml:space="preserve">Associations between persistent organic pollutants and risk of breast cancer metastasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ballon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Lauzon‐guillain</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.12878⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.105028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02461791v1</w:t>
+                <w:t xml:space="preserve">hal-02263282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Exposure to Select Phthalates and Phenols and Associations with Fetal and Placental Weight among Male Births in the EDEN Cohort (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Which modifiable prenatal factors mediate the relation between socio‐economic position and a child's weight and length at birth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonia M Calafat</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lauzon‐guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP3523⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e12878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384772v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02461791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair Concentration of Trace Elements and Growth in Homeless Children Aged &amp;lt; 6 Years: Results from the ENFAMS Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+                <w:t xml:space="preserve">Prenatal Exposure to Select Phthalates and Phenols and Associations with Fetal and Placental Weight among Male Births in the EDEN Cohort (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Garnier</w:t>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+                <w:t xml:space="preserve">Nadia Alfaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia M Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 114, pp.318--325. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (1), pp.017002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP3523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855951v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: Results from the Norwegian Mother and Child Cohort Study (MoBa)</w:t>
+                <w:t xml:space="preserve">Hair Concentration of Trace Elements and Growth in Homeless Children Aged &amp;lt; 6 Years: Results from the ENFAMS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Lucia Fábelová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Margrete Meltzer</w:t>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Alexander</w:t>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113, pp.325-334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 114, pp.318--325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904851v1</w:t>
+                <w:t xml:space="preserve">hal-03855951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to glycol ethers and cryptorchidism and hypospadias: a nested case-control study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: Results from the Norwegian Mother and Child Cohort Study (MoBa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Rouget</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babak Khoshnood</w:t>
+                <w:t xml:space="preserve">Helle Margrete Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104391⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699216v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which mixtures are French pregnant women mainly exposed? A combination of the second French total diet study with the EDEN and ELFE cohort studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal exposure to glycol ethers and cryptorchidism and hypospadias: a nested case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sirot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Charline Warembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Khoshnood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.11.016⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.59-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906466v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early postnatal growth and neurodevelopment in children born moderately preterm or small for gestational age at term: A systematic review.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To which mixtures are French pregnant women mainly exposed? A combination of the second French total diet study with the EDEN and ELFE cohort studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+                <w:t xml:space="preserve">Thiéma Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Léger</w:t>
+                <w:t xml:space="preserve">Véronique Sirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (3), pp.268-280. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.310-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppe.12468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623285v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in weight, height and body mass index from birth to 5 years</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Early postnatal growth and neurodevelopment in children born moderately preterm or small for gestational age at term: A systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Taine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beltrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41366-018-0180-4⟩</w:t>
+              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppe.12468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898171v1</w:t>
+                <w:t xml:space="preserve">hal-02623285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental contaminants and child’s growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+                <w:t xml:space="preserve">Socioeconomic inequalities in weight, height and body mass index from birth to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174418000995⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (9), pp.1671-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-018-0180-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904542v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective associations between energy balance-related behaviors at 2 years of age and subsequent adiposity: the EDEN mother–child cohort</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M-A Charles</w:t>
+                <w:t xml:space="preserve">Environmental contaminants and child’s growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ijo.2016.138⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.632-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174418000995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898156v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of infant feeding patterns over the first year of life on growth from birth to 5 years</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Prospective associations between energy balance-related behaviors at 2 years of age and subsequent adiposity: the EDEN mother–child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Saldanha-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (1), pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2016.138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093112v1</w:t>
+                <w:t xml:space="preserve">hal-02898156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human health risks related to the consumption of foodstuffs of animal origin contaminated by bisphenol A</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of infant feeding patterns over the first year of life on growth from birth to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Marchioni</w:t>
+                <w:t xml:space="preserve">Aisha Betoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Regis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 110, pp.333-339. </w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.94-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02628404v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Bayesian weight and height postnatal growth model to study the effects of maternal smoking during pregnancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Human health risks related to the consumption of foodstuffs of animal origin contaminated by bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gorecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Nawel Bemrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7407⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382825v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine disrupting chemicals and growth of children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 78 (2), pp.108-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ando.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Early Growth May Modulate the Association Between Birth Weight and Blood Pressure at 5 Years in the EDEN Cohort Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Joint Bayesian weight and height postnatal growth model to study the effects of maternal smoking during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.116.07529⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (25), pp.3990-4006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403444v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of the endocrine-disrupting potential of indoor gaseous and particulate contamination: comparison with urban outdoor air (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Rapid Early Growth May Modulate the Association Between Birth Weight and Blood Pressure at 5 Years in the EDEN Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Taine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Viviane Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8045-7⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (4), pp.859-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.116.07529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354250v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Method to Describe Early Offspring Body Mass Index (BMI) Trajectories and to Study Its Determinants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and anthropometry at birth in the French EDEN mother-child cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chan-Hon-Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03403460v1</w:t>
+                <w:t xml:space="preserve">inserm-01319992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of monodispersed nanomaterials evaluated by dynamic light scattering: Protocol validated for measurements of 60 and 203nm diameter nanomaterials is now extended to 100 and 400nm.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First characterization of the endocrine-disrupting potential of indoor gaseous and particulate contamination: comparison with urban outdoor air (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Hillaireau</w:t>
+                <w:t xml:space="preserve">Lucie Oziol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fx Legrand</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.10.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.3142-3152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8045-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437495v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and anthropometry at birth in the French EDEN mother-child cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+                <w:t xml:space="preserve">Size of monodispersed nanomaterials evaluated by dynamic light scattering: Protocol validated for measurements of 60 and 203nm diameter nanomaterials is now extended to 100 and 400nm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fx Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.05.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01319992v1</w:t>
+                <w:t xml:space="preserve">hal-01437495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants organiques persistants et risque de diabète de type 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Novel Method to Describe Early Offspring Body Mass Index (BMI) Trajectories and to Study Its Determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01768983v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should the WHO Growth Charts Be Used in France?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polluants organiques persistants et risque de diabète de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134193v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01768983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal and Postnatal Exposure to Persistent Organic Pollutants and Infant Growth: A Pooled Analysis of Seven European Birth Cohorts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should the WHO Growth Charts Be Used in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Aubrey White</w:t>
+                <w:t xml:space="preserve">Pauline Scherdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Govarts</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Rolland-Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1308005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196597v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth pattern from birth to adulthood in African pygmies of known age</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prenatal and Postnatal Exposure to Persistent Organic Pollutants and Infant Growth: A Pooled Analysis of Seven European Birth Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Koudou</w:t>
+                <w:t xml:space="preserve">Nina Iszatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Froment</w:t>
+                <w:t xml:space="preserve">Hein Stigum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Verner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bouc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Aubrey White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Govarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8672⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (7), pp.730-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1308005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357388v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization and validation of a protocol of size measurements by dynamic light scattering for monodispersed stable nanomaterial characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth pattern from birth to adulthood in African pygmies of known age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merlet Claire</w:t>
+                <w:t xml:space="preserve">Fernando V Ramirez Rozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beck-Broichsitter Moritz</w:t>
+                <w:t xml:space="preserve">Yves Koudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legrand François-Xavier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.043⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437474v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensionality of the relationship between social status and dietary patterns in early childhood: longitudinal results from the French EDEN mother-child cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+                <w:t xml:space="preserve">Standardization and validation of a protocol of size measurements by dynamic light scattering for monodispersed stable nanomaterial characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varenne Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlet Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beck-Broichsitter Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand François-Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-015-0285-2⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264510v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization and validation of a protocol of zeta potential evaluation by electrophoretic light scattering for nanomaterial characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multidimensionality of the relationship between social status and dietary patterns in early childhood: longitudinal results from the French EDEN mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaïla Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.044⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0285-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194565v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental exposure assessment in European birth cohorts: results from the ENRIECO project.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standardization and validation of a protocol of zeta potential evaluation by electrophoretic light scattering for nanomaterial characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maribel Casas</w:t>
+                <w:t xml:space="preserve">Fanny Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Brunekreef</w:t>
+                <w:t xml:space="preserve">Claire Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bergström</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Peter Bonde</w:t>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (1), pp.8. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 486, pp.218 - 231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00785248v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of infant formula use and relation with growth in the first 4 months.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental exposure assessment in European birth cohorts: results from the ENRIECO project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Hankard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
+                <w:t xml:space="preserve">Ulrike Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Bonet</w:t>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Brunekreef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Peter Bonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2012.00415.x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00738495v1</w:t>
+                <w:t xml:space="preserve">inserm-00785248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific role of maternal weight change in the first trimester of pregnancy on birth size.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morel</w:t>
+                <w:t xml:space="preserve">Determinants of infant formula use and relation with growth in the first 4 months.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Betoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10 (3), pp.315-326 </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.267-279 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2012.00415.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2012.00423.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00739520v1</w:t>
+                <w:t xml:space="preserve">inserm-00738495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of neonatal weight loss in term-infants: specific association with pre-pregnancy maternal body mass index and infant feeding mode.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Specific role of maternal weight change in the first trimester of pregnancy on birth size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Hankard</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.315-326 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2012.00423.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/adc.2010.185546⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00652239v1</w:t>
+                <w:t xml:space="preserve">inserm-00739520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental body size and early weight and height growth velocities in their offspring.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Determinants of neonatal weight loss in term-infants: specific association with pre-pregnancy maternal body mass index and infant feeding mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnes Lommez</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Human Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2010.06.001⟩</w:t>
+              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (3), pp.F217-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/adc.2010.185546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00555060v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal weight and height growth velocities at different ages between birth and 5 y and body composition in adolescent boys and girls.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parental body size and early weight and height growth velocities in their offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Maccario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Borys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Lommez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Early Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (7), pp.445-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2010.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00288021v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00555060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between gamma-glutamyltransferase and fat mass in a general population of 8-17 years old children. The FLVS II study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Postnatal weight and height growth velocities at different ages between birth and 5 y and body composition in adolescent boys and girls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe André</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Jean Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (6), pp.1760-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00166841v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00288021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relationship between gamma-glutamyltransferase and fat mass in a general population of 8-17 years old children. The FLVS II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (5), pp.354-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2007.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00166841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cardiovascular risk factor levels and their relationships with overweight and fat distribution in children: the Fleurbaix Laventie Ville Santé II study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kettaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Borys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lommez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56 (5), pp.614-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.metabol.2006.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00145721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6450,279 +6584,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy and infancy exposure to EDCs and post-natal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERNAL EXPOSURE TO MIXTURES OF FOOD CHEMICALS IN RELATION WITH OFFSPRING BIRTHWEIGHT AND POSTNATAL GROWTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéma Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Scientific Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6732,1284 +6866,1284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards establishing the national referential on exposure factors in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Guseva Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Guinhouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Annual Conference of the International Society for Environmental Epidemiology (ISEE 2021): Promoting Environmental Health and Equity in a Shifting Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology, Aug 2021, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1289/isee.2021.p-004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03510572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débuter la diversification alimentaire : une décision influencée par la croissance de l'enfant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nicklaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléa Ksiazek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Beco "Bébé, petite enfance en contextes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS BECO. FRA., May 2019, Toulouse, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: results from the Norwegian mother and child cohort study (MoBa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Margarete Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Brantsaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress on Developmental Origins of Health and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International DOHAaD Society, Oct 2017, Rotterdam (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: results from the Norwegian mother and child cohort study (MoBa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Margarete Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Haugen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th Annual Scientific Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEE, Sep 2017, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: results from the Norwegian mother and child cohort study (MoBa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Margarete Meltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Brantsaeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoBa seminar on Environmental contaminants: status and future perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to mixtures of food chemicals in relation with offspring birthweight and postnatal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéma Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sf-DOHaD, Dec 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to food contaminants in relation with offspring’s birthweight and postnatal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéma Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Crépet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Nutrition and Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal exposure to mixtures of food chemicals in relation with offspring birthweight and postnatal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéma Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Foetal Programming and Toxicity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPTOX, Nov 2016, Kitakyushu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIETARY ACRYLAMIDE EXPOSURE DURING PREGNANCY AND ANTHROPOMETRY AT BIRTH IN THE EDEN MOTHER-CHILD COHORT STUDY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chan-Hon-Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Nutrition and Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Barcelonne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycémie maternelle pendnat la grossesse : étude des relations avec la croissance postnatale précoce de l'enfnat dans l'étude Eden.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Regnault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALFEDIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Strasbourg, France. pp.A1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00377202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8019,273 +8153,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides et effets sur la santé : Nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inserm (dir.). Pesticides et effets sur la santé - Nouvelles données. Collection Expertise collective. Montrouge : EDP Sciences, 2021., Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XIX - 1009 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03384960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier Rapport sur les Agénésies Transverses des Membres Supérieurs (ATMS) : saisine n° 2018-SA-0242 « Demande d'avis relatif à l'existence de cas groupés d'agénésie transverse des membres supérieurs dans des zones géographiques restreintes de trois départements (Ain, Morbihan et Loire-Atlantique) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Benachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Barjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Santé Publique France; Agence National de Sécurité Sanitaire, Alimentaire, Environement, Travail. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8295,114 +8429,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissances staturale et pondérale jusqu'à cinq ans : relations avec la composition corporelle et les paramètres cardiométaboliques à l’adolescence. Étude Fleurbaix Laventie Ville Santé II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Paris Sud (Paris 11), 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01755570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId276"/>
+      <w:footerReference w:type="default" r:id="rId283"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8549,51 +8683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075921v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Verner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ciss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121814" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bouillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Baricault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Semenzato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.121.023357" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026739" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Drouin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100441" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.12.009" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772579v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12743" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171223v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.120.16314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403939v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia M Calafat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline A Charles" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.08.033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618451v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ranci&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5159" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Akoli Koudou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12496" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105028" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lauzon&#8208;guillain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12878" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3523" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855951v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia F&#225;belov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.10.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margrete Meltzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906466v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ma Traor&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.11.016" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623285v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane L&#233;ger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12468" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0180-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904542v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000995" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Charles" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.138" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.045" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW8VGXB3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7407" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.04.009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K208NJ51-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403444v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.116.07529" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Huteau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8045-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403460v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157766" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.05.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134193v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rolland-Cachera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120806" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Stigum" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aubrey White" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Govarts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1308005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koudou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8672" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet Claire" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck-Broichsitter Moritz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194565v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00785248v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gehring" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peter Bonde" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738495v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bonet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00415.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739520v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00423.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00652239v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2010.185546" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-9KMQVCG0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00555060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lommez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2010.06.001" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00288021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166841v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2007.03.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145721v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kettaneh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lommez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2006.12.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03510572v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2021.p-004" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665541v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margarete Meltzer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Brantsaeter" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665562v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Haugen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666805v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665570v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665607v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665577v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665743v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384960v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barjat" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beneteau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01755570v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hong Duong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Quentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-111456" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Verner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ciss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121814" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bouillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Baricault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Semenzato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.121.023357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026739" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Drouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.12.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.120.16314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia M Calafat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline A Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.08.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ranci&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Akoli Koudou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12496" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lauzon&#8208;guillain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3523" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia F&#225;belov&#225;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.10.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margrete Meltzer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104391" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ma Traor&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.11.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane L&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12468" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0180-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000995" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Charles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.045" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW8VGXB3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.04.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K208NJ51-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.116.07529" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319992v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.05.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Huteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8045-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403460v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157766" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rolland-Cachera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120806" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Stigum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aubrey White" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Govarts" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1308005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koudou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8672" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet Claire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck-Broichsitter Moritz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merlet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00785248v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gehring" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peter Bonde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bonet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00415.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00423.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00652239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2010.185546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-9KMQVCG0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00555060v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lommez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2010.06.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00288021v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166841v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2007.03.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kettaneh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lommez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2006.12.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03510572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2021.p-004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786005v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margarete Meltzer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Brantsaeter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Haugen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665577v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665743v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384960v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512170v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barjat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beneteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01755570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>