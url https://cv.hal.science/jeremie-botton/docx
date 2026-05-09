--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,8058 +368,9707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Statins for Primary Prevention of Cardiovascular Diseases With Hospitalization for COVID-19: A Nationwide Matched Population-Based Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fetal and Infancy Exposure to Phenols, Parabens, and Phthalates and Anthropometric Measurements up to 36 Months, in the Longitudinal SEPAGES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Bouillon</w:t>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Baricault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Bertrand</w:t>
+                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.121.023357⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5), pp.57002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP13644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775093v1</w:t>
+                <w:t xml:space="preserve">hal-04650346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Exposure in Infancy and Subsequent Growth in Beninese Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multidisciplinary and structured investigation of three suspected clusters of transverse upper limb reduction defects in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet-Berquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+                <w:t xml:space="preserve">Anne Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadine Fievet</w:t>
+                <w:t xml:space="preserve">Sylvie Manouvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics10100595⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (7), pp.753-771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-024-01125-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826993v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04573454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-nitrosodimethylamine-Contaminated Valsartan and Risk of Cancer: A Nationwide Study of 1.4 Million Valsartan Users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body composition and anthropometric indicators as predictors of blood pressure: a cross-sectional study conducted in young Algerian adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Colette Dahel-Mekhancha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Rolland-Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Mansouri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Semenzato</w:t>
+                <w:t xml:space="preserve">Rabiaa Karoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Haddy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ibrahim Sersar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026739⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129 (11), pp.1993-2000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0007114522002719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949620v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03822031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics associated with the residual risk of severe COVID-19 after a complete vaccination schedule: A cohort study of 28 million people in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Association of Statins for Primary Prevention of Cardiovascular Diseases With Hospitalization for COVID-19: A Nationwide Matched Population-Based Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Baricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Semenzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100441⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.121.023357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775798v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No association of low-dose aspirin with severe COVID-19 in France: A cohort of 31.1 million people without cardiovascular disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">N-nitrosodimethylamine-Contaminated Valsartan and Risk of Cancer: A Nationwide Study of 1.4 Million Valsartan Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Semenzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Haddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Zureik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rth2.12743⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.122.026739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772579v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced risk of severe COVID-19 in more than 1.4 million elderly people aged 75 years and older vaccinated with mRNA-based vaccines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Bertrand</w:t>
+                <w:t xml:space="preserve">Lead Exposure in Infancy and Subsequent Growth in Beninese Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Fievet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics10100595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.12.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03554164v1</w:t>
+                <w:t xml:space="preserve">hal-03826993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihypertensive Drugs and COVID-19 Risk: A Cohort Study of 2 Million Hypertensive Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vaccine effectiveness against severe COVID-19 outcomes within the French overseas territories: A cohort study of 2-doses vaccinated individuals matched to unvaccinated ones followed up until September 2021 and based on the National Health Data System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Semenzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Botton Jérémie</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Drouin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bérangère Baricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Vabre</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Deloumeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.120.16314⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (9), pp.e0274309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0274309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171223v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalate pregnancy exposure and male offspring growth from the intra-uterine period to five years of age</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Characteristics associated with the residual risk of severe COVID-19 after a complete vaccination schedule: A cohort study of 28 million people in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Semenzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline A Charles</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Baricault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.08.033⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.100441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2022.100441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403939v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of growth models to describe growth from birth to 6 years in a Beninese cohort of children with repeated measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+                <w:t xml:space="preserve">Reduced risk of severe COVID-19 in more than 1.4 million elderly people aged 75 years and older vaccinated with mRNA-based vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Baricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Courtin</w:t>
+                <w:t xml:space="preserve">Jérôme Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035785⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (3), pp.414-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955255v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to bisphenol A and bisphenol S and incident type 2 diabetes: A case-cohort study in the French cohort DESIR.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">No association of low-dose aspirin with severe COVID-19 in France: A cohort of 31.1 million people without cardiovascular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémy Slama</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Semenzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+                <w:t xml:space="preserve">Julie Dupouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary Dray-Spira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
+                <w:t xml:space="preserve">Alain Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (10), 9 p. </w:t>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.e12743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP5159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rth2.12743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618451v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between genetic obesity susceptibility and mother-reported eating behavior in children up to 5 years</w:t>
+                <w:t xml:space="preserve">Early postnatal growth and subsequent neurodevelopment in children delivered at term: The ELFE cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Marion Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Akoli Koudou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Forhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
+                <w:t xml:space="preserve">Andrei S Morgan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Y. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12496⟩</w:t>
+              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.748-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppe.12798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02093066v1</w:t>
+                <w:t xml:space="preserve">inserm-03865851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of zeta potential of nanomaterials by electrophoretic light scattering: Fast field reversal versus Slow field reversal modes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-B. Coty</w:t>
+                <w:t xml:space="preserve">Antihypertensive Drugs and COVID-19 Risk: A Cohort Study of 2 Million Hypertensive Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Semenzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Baricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Botton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Hillaireau</w:t>
+                <w:t xml:space="preserve">Clémentine Vabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.06.062⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (3), pp.833-842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.120.16314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983998v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between persistent organic pollutants and risk of breast cancer metastasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure to persistent organic pollutants and the risk of type 2 diabetes: a case-cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dianna J Magliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rancière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Koual</w:t>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+                <w:t xml:space="preserve">Ronan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
+                <w:t xml:space="preserve">Hannu Kiviranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105028⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology, Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (5), pp.101234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2021.101234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263282v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which modifiable prenatal factors mediate the relation between socio‐economic position and a child's weight and length at birth?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phthalate pregnancy exposure and male offspring growth from the intra-uterine period to five years of age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia M Calafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ballon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Forhan</w:t>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B de Lauzon-Guillain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blandine Lauzon‐guillain</w:t>
+                <w:t xml:space="preserve">Marie-Aline A Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mcn.12878⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 151, pp.601 - 609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02461791v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal Exposure to Select Phthalates and Phenols and Associations with Fetal and Placental Weight among Male Births in the EDEN Cohort (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Philippat</w:t>
+                <w:t xml:space="preserve">Comment on ‘Baseline use of hydroxychloroquine in systemic lupus erythematosus does not preclude SARS-CoV-2 infection and severe COVID-19’ by Konig et al . Long-term exposure to hydroxychloroquine or chloroquine and the risk of hospitalisation with COVID-19: a nationwide, observational cohort study in 54 873 exposed individuals and 155 689 matched unexposed individuals in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sbidian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heude</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Laetitia Penso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonia M Calafat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Baricault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 127 (1), pp.017002. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.annrheumdis-2020-218647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/EHP3523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2020-218647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384772v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hair Concentration of Trace Elements and Growth in Homeless Children Aged &amp;lt; 6 Years: Results from the ENFAMS Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of growth models to describe growth from birth to 6 years in a Beninese cohort of children with repeated measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shukrullah Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Fábelová</w:t>
+                <w:t xml:space="preserve">Florence Bodeau-Livinec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Zoumenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+                <w:t xml:space="preserve">André Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+                <w:t xml:space="preserve">David Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.10.012⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (9), pp.e035785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855951v1</w:t>
+                <w:t xml:space="preserve">hal-02955255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: Results from the Norwegian Mother and Child Cohort Study (MoBa)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Exposure to bisphenol A and bisphenol S and incident type 2 diabetes: A case-cohort study in the French cohort DESIR.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Rancière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jan Alexander</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Debrauwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (10), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP5159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904851v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to glycol ethers and cryptorchidism and hypospadias: a nested case-control study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of zeta potential of nanomaterials by electrophoretic light scattering: Fast field reversal versus Slow field reversal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Coty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Warembourg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+                <w:t xml:space="preserve">F.-X. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lelong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Babak Khoshnood</w:t>
+                <w:t xml:space="preserve">H. Hillaireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104391⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 205, pp.120062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.06.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699216v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To which mixtures are French pregnant women mainly exposed? A combination of the second French total diet study with the EDEN and ELFE cohort studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Association between genetic obesity susceptibility and mother-reported eating behavior in children up to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Akoli Koudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.11.016⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e12496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906466v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early postnatal growth and neurodevelopment in children born moderately preterm or small for gestational age at term: A systematic review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between persistent organic pollutants and risk of breast cancer metastasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Koual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Cano-Sancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Taine</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+                <w:t xml:space="preserve">Céline Tomkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Beltrand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliane Léger</w:t>
+                <w:t xml:space="preserve">Yael Kaddouch-Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppe.12468⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.105028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2019.105028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02623285v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socioeconomic inequalities in weight, height and body mass index from birth to 5 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+                <w:t xml:space="preserve">Prenatal Exposure to Select Phthalates and Phenols and Associations with Fetal and Placental Weight among Male Births in the EDEN Cohort (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Alfaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia M Calafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (9), pp.1671-1679. </w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127 (1), pp.017002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-018-0180-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/EHP3523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02898171v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental contaminants and child’s growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Which modifiable prenatal factors mediate the relation between socio‐economic position and a child's weight and length at birth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lauzon‐guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040174418000995⟩</w:t>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.e12878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mcn.12878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904542v1</w:t>
+                <w:t xml:space="preserve">inserm-02461791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective associations between energy balance-related behaviors at 2 years of age and subsequent adiposity: the EDEN mother–child cohort</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A big-data approach to producing descriptive anthropometric references: a feasibility and validation study of paediatric growth charts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scherdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gelbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Lancet Digital Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (8), pp.e413-e423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2589-7500(19)30149-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ijo.2016.138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02898156v1</w:t>
+                <w:t xml:space="preserve">hal-04042685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of infant feeding patterns over the first year of life on growth from birth to 5 years</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Hair Concentration of Trace Elements and Growth in Homeless Children Aged &amp;lt; 6 Years: Results from the ENFAMS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Fábelová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vuillermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lioret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijpo.12213⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.318--325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2017.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093112v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human health risks related to the consumption of foodstuffs of animal origin contaminated by bisphenol A</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to glycol ethers and cryptorchidism and hypospadias: a nested case-control study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Warembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Khoshnood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.045⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (1), pp.59-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02628404v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine disrupting chemicals and growth of children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: Results from the Norwegian Mother and Child Cohort Study (MoBa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Margrete Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02904893v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Bayesian weight and height postnatal growth model to study the effects of maternal smoking during pregnancy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">To which mixtures are French pregnant women mainly exposed? A combination of the second French total diet study with the EDEN and ELFE cohort studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéma Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.7407⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.310-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382825v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Early Growth May Modulate the Association Between Birth Weight and Blood Pressure at 5 Years in the EDEN Cohort Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Early postnatal growth and neurodevelopment in children born moderately preterm or small for gestational age at term: A systematic review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Taine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beltrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Rozé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.116.07529⟩</w:t>
+              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.268-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppe.12468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03403444v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and anthropometry at birth in the French EDEN mother-child cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+                <w:t xml:space="preserve">Socioeconomic inequalities in weight, height and body mass index from birth to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ballon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.05.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (9), pp.1671-1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-018-0180-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01319992v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of the endocrine-disrupting potential of indoor gaseous and particulate contamination: comparison with urban outdoor air (France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Viviane Huteau</w:t>
+                <w:t xml:space="preserve">Are selection criteria for healthy pregnancies responsible for the gap between fetal growth in the French national Elfe birth cohort and the Intergrowth‐21st fetal growth standards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scherdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8045-7⟩</w:t>
+              <w:t xml:space="preserve">Paediatric and Perinatal Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.47 - 56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppe.12526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05354250v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size of monodispersed nanomaterials evaluated by dynamic light scattering: Protocol validated for measurements of 60 and 203nm diameter nanomaterials is now extended to 100 and 400nm.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental contaminants and child’s growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (6), pp.632-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040174418000995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437495v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Method to Describe Early Offspring Body Mass Index (BMI) Trajectories and to Study Its Determinants</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Prospective associations between energy balance-related behaviors at 2 years of age and subsequent adiposity: the EDEN mother–child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Saldanha-Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-A Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157766⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (1), pp.38-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ijo.2016.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03403460v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluants organiques persistants et risque de diabète de type 2</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of infant feeding patterns over the first year of life on growth from birth to 5 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Betoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pediatric Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijpo.12213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01768983v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should the WHO Growth Charts Be Used in France?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Pelé</w:t>
+                <w:t xml:space="preserve">Towards quality assessed characterization of nanomaterial Transfer of validated protocols for size measurement by dynamic light scattering and evaluation of zeta potential by electrophoretic light scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rustique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -B. Coty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120806⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 528 (1-2), pp.299-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134193v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02202415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal and Postnatal Exposure to Persistent Organic Pollutants and Infant Growth: A Pooled Analysis of Seven European Birth Cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eva Govarts</w:t>
+                <w:t xml:space="preserve">Human health risks related to the consumption of foodstuffs of animal origin contaminated by bisphenol A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gorecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Bemrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain-Claude Roudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Le Bizec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/ehp.1308005⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110, pp.333-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01196597v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth pattern from birth to adulthood in African pygmies of known age</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Joint Bayesian weight and height postnatal growth model to study the effects of maternal smoking during pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms8672⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (25), pp.3990-4006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.7407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357388v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization and validation of a protocol of size measurements by dynamic light scattering for monodispersed stable nanomaterial characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endocrine disrupting chemicals and growth of children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.043⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (2), pp.108-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437474v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensionality of the relationship between social status and dietary patterns in early childhood: longitudinal results from the French EDEN mother-child cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid Early Growth May Modulate the Association Between Birth Weight and Blood Pressure at 5 Years in the EDEN Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Marion Taine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Stengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12966-015-0285-2⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (4), pp.859-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.116.07529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01264510v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization and validation of a protocol of zeta potential evaluation by electrophoretic light scattering for nanomaterial characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">First characterization of the endocrine-disrupting potential of indoor gaseous and particulate contamination: comparison with urban outdoor air (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Oziol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Geiger</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Bimbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.044⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (3), pp.3142-3152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8045-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194565v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental exposure assessment in European birth cohorts: results from the ENRIECO project.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jens Peter Bonde</w:t>
+                <w:t xml:space="preserve">A Novel Method to Describe Early Offspring Body Mass Index (BMI) Trajectories and to Study Its Determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.e0157766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0157766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00785248v1</w:t>
+                <w:t xml:space="preserve">hal-03403460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of infant formula use and relation with growth in the first 4 months.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size of monodispersed nanomaterials evaluated by dynamic light scattering: Protocol validated for measurements of 60 and 203nm diameter nanomaterials is now extended to 100 and 400nm.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Bonet</w:t>
+                <w:t xml:space="preserve">F Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Hillaireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fx Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2012.00415.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00738495v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific role of maternal weight change in the first trimester of pregnancy on birth size.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and anthropometry at birth in the French EDEN mother-child cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chan-Hon-Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2016.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2012.00423.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00739520v1</w:t>
+                <w:t xml:space="preserve">inserm-01319992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of neonatal weight loss in term-infants: specific association with pre-pregnancy maternal body mass index and infant feeding mode.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polluants organiques persistants et risque de diabète de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00652239v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01768983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental body size and early weight and height growth velocities in their offspring.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Prenatal and Postnatal Exposure to Persistent Organic Pollutants and Infant Growth: A Pooled Analysis of Seven European Birth Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Iszatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Stigum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Verner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Maccario</w:t>
+                <w:t xml:space="preserve">Richard Aubrey White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Borys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnes Lommez</w:t>
+                <w:t xml:space="preserve">Eva Govarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Human Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2010.06.001⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 123 (7), pp.730-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/ehp.1308005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00555060v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal weight and height growth velocities at different ages between birth and 5 y and body composition in adolescent boys and girls.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Should the WHO Growth Charts Be Used in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Scherdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Rolland-Cachera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.e0120806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0120806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00288021v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between gamma-glutamyltransferase and fat mass in a general population of 8-17 years old children. The FLVS II study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Growth pattern from birth to adulthood in African pygmies of known age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando V Ramirez Rozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Koudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2007.03.008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.7672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms8672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00166841v1</w:t>
+                <w:t xml:space="preserve">hal-03357388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Standardization and validation of a protocol of size measurements by dynamic light scattering for monodispersed stable nanomaterial characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varenne Fanny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlet Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beck-Broichsitter Moritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand François-Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensionality of the relationship between social status and dietary patterns in early childhood: longitudinal results from the French EDEN mother-child cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaïla Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12966-015-0285-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01264510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standardization and validation of a protocol of zeta potential evaluation by electrophoretic light scattering for nanomaterial characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Vachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Geiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 486, pp.218 - 231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2015.08.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental exposure assessment in European birth cohorts: results from the ENRIECO project.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Gehring</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Brunekreef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bergström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Peter Bonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1476-069X-12-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00785248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of infant formula use and relation with growth in the first 4 months.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aisha Betoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (2), pp.267-279 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2012.00415.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00738495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific role of maternal weight change in the first trimester of pregnancy on birth size.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maternal and Child Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (3), pp.315-326 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1740-8709.2012.00423.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00739520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determinants of neonatal weight loss in term-infants: specific association with pre-pregnancy maternal body mass index and infant feeding mode.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of disease in childhood. Fetal and neonatal edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (3), pp.F217-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/adc.2010.185546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parental body size and early weight and height growth velocities in their offspring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Borys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Lommez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Early Human Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (7), pp.445-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2010.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00555060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postnatal weight and height growth velocities at different ages between birth and 5 y and body composition in adolescent boys and girls.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maccario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (6), pp.1760-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00288021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between gamma-glutamyltransferase and fat mass in a general population of 8-17 years old children. The FLVS II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ducimetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (5), pp.354-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2007.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00166841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cardiovascular risk factor levels and their relationships with overweight and fat distribution in children: the Fleurbaix Laventie Ville Santé II study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Kettaneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Borys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Lommez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56 (5), pp.614-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.metabol.2006.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00145721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pregnancy and early infancy exposure to endocrine disruptors and post-natal growth in a cohort relying on repeated urine collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Kaohsiung, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2023.OP-164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards establishing the national referential on exposure factors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Guseva Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Guinhouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33. Annual Conference of the International Society for Environmental Epidemiology (ISEE 2021): Promoting Environmental Health and Equity in a Shifting Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Environmental Epidemiology, Aug 2021, New York, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2021.p-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03510572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débuter la diversification alimentaire : une décision influencée par la croissance de l'enfant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nicklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléa Ksiazek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Taine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Beco "Bébé, petite enfance en contextes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS BECO. FRA., May 2019, Toulouse, France. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: results from the Norwegian mother and child cohort study (MoBa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Margarete Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Brantsaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th World Congress on Developmental Origins of Health and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International DOHAaD Society, Oct 2017, Rotterdam (NL), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: results from the Norwegian mother and child cohort study (MoBa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Margarete Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Haugen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th Annual Scientific Conference of the International Society for Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISEE, Sep 2017, Sydney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietary acrylamide intake during pregnancy and postnatal growth and obesity: results from the Norwegian mother and child cohort study (MoBa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Botton Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helle Margarete Meltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lise Brantsaeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MoBa seminar on Environmental contaminants: status and future perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternal exposure to mixtures of food chemicals in relation with offspring birthweight and postnatal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéma Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème congrès de la Société francophone pour la recherche et l'éducation sur les Origines Développementales Environnementales et Epigénétiques de la Santé et des Maladies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sf-DOHaD, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternal exposure to food contaminants in relation with offspring’s birthweight and postnatal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéma Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Crépet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Nutrition and Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maternal exposure to mixtures of food chemicals in relation with offspring birthweight and postnatal growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiéma Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Foetal Programming and Toxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PPTOX, Nov 2016, Kitakyushu, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIETARY ACRYLAMIDE EXPOSURE DURING PREGNANCY AND ANTHROPOMETRY AT BIRTH IN THE EDEN MOTHER-CHILD COHORT STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chan-Hon-Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Conference on Nutrition and Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Barcelonne, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glycémie maternelle pendnat la grossesse : étude des relations avec la croissance postnatale précoce de l'enfnat dans l'étude Eden.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Forhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ALFEDIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Strasbourg, France. pp.A1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00377202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy and infancy exposure to EDCs and post-natal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATERNAL EXPOSURE TO MIXTURES OF FOOD CHEMICALS IN RELATION WITH OFFSPRING BIRTHWEIGHT AND POSTNATAL GROWTH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéma Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Scientific Conference of the International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards establishing the national referential on exposure factors in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effects of pesticides on health – New data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clerc</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coumoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1155 lines deleted...]
-                <w:t xml:space="preserve">inserm-00377202v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSERM, EDP Sciences, 2022, 9782759827213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/978-2-7598-2721-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticides et effets sur la santé : Nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Coumoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Elbaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inserm (dir.). Pesticides et effets sur la santé - Nouvelles données. Collection Expertise collective. Montrouge : EDP Sciences, 2021., Institut national de la santé et de la recherche médicale (INSERM). 2021, Paris : Inserm : Éditions EDP Sciences (ISSN : 0990-7440) / XIX - 1009 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03384960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premier Rapport sur les Agénésies Transverses des Membres Supérieurs (ATMS) : saisine n° 2018-SA-0242 « Demande d'avis relatif à l'existence de cas groupés d'agénésie transverse des membres supérieurs dans des zones géographiques restreintes de trois départements (Ain, Morbihan et Loire-Atlantique) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Benachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Babajko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Barjat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Beneteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Santé Publique France; Agence National de Sécurité Sanitaire, Alimentaire, Environement, Travail. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8429,114 +10078,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissances staturale et pondérale jusqu'à cinq ans : relations avec la composition corporelle et les paramètres cardiométaboliques à l’adolescence. Étude Fleurbaix Laventie Ville Santé II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université Paris Sud (Paris 11), 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01755570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId283"/>
+      <w:footerReference w:type="default" r:id="rId335"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8683,51 +10332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hong Duong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Quentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-111456" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Verner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ciss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121814" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bouillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Baricault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Semenzato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.121.023357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026739" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775798v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Drouin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100441" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12743" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554164v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.12.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.120.16314" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia M Calafat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline A Charles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.08.033" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618451v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ranci&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Akoli Koudou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12496" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105028" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lauzon&#8208;guillain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12878" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384772v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3523" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855951v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia F&#225;belov&#225;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.10.012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margrete Meltzer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699216v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104391" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ma Traor&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.11.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623285v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane L&#233;ger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12468" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898171v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0180-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000995" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898156v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Charles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.138" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628404v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.045" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW8VGXB3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.04.009" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K208NJ51-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382825v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.116.07529" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319992v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.05.019" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Huteau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8045-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403460v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157766" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rolland-Cachera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120806" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196597v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Stigum" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aubrey White" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Govarts" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1308005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koudou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8672" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet Claire" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck-Broichsitter Moritz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.043" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merlet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.044" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00785248v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gehring" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peter Bonde" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738495v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bonet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00415.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00423.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00652239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2010.185546" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-9KMQVCG0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00555060v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lommez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2010.06.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00288021v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166841v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2007.03.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145721v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kettaneh" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lommez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2006.12.006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985779v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665764v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03510572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2021.p-004" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786005v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665541v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margarete Meltzer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Brantsaeter" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665562v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Haugen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666805v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665577v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665743v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377202v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384960v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512170v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barjat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beneteau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01755570v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574301v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Hong Duong" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Quentin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-111456" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Verner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ciss&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121814" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP13644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04573454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01125-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03822031v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Colette Dahel-Mekhancha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rolland-Cachera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabiaa Karoune" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Sersar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114522002719" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Bouillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Baricault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Semenzato" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.121.023357" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Mansouri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.122.026739" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03826993v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shukrullah Ahmadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Zoumenou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ayotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Fievet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics10100595" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Deloumeaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Joachim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0274309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Drouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100441" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Dray-Spira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.12.009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772579v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rth2.12743" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03865851v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei S Morgan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Y. Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Peyre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12798" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Vabre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.120.16314" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744653v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianna J Magliano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ranci&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Roussel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannu Kiviranta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2021.101234" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia M Calafat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carles" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline A Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.08.033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sbidian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Penso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herlemont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2020-218647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02955255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bodeau-Livinec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Courtin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035785" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618451v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP5159" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983998v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varenne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Coty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Botton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Legrand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hillaireau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.06.062" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Akoli Koudou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12496" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Koual" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bats" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomkiewicz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Kaddouch-Amar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2019.105028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384772v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP3523" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02461791v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ballon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lauzon&#8208;guillain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.12878" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042685v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Werner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Guern" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gelbert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2589-7500(19)30149-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03855951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia F&#225;belov&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vuillermoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Garnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lioret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2017.10.012" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01699216v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Warembourg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouget" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Khoshnood" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104391" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904851v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margrete Meltzer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Alexander" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.01.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906466v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ma Traor&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.11.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623285v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beltrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roz&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane L&#233;ger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12468" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898171v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-018-0180-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppe.12526" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174418000995" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02898156v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Saldanha-Gomes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Charles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.138" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093112v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aisha Betoko" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Hankard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijpo.12213" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02202415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rustique" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Botton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Coty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lanusse" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.06.006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJGTHZHJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gorecki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Bemrah" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Claude Roudot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchioni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.10.045" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW8VGXB3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382825v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ahmed" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.7407" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904893v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.04.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K208NJ51-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Stengel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.116.07529" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354250v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Oziol" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Bimbot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Huteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8045-7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157766" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437495v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Varenne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Merlet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Hillaireau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx Legrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.10.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01319992v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chan-Hon-Tong" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.05.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768983v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01196597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Iszatt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Stigum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Aubrey White" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Govarts" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/ehp.1308005" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01134193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pel&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120806" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357388v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando V Ramirez Rozzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Koudou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Froment" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bouc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms8672" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437474v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varenne Fanny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlet Claire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beck-Broichsitter Moritz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.043" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01264510v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souma&#239;la Camara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-015-0285-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194565v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Varenne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Merlet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Vachon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Geiger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2015.08.044" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00785248v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gehring" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Peter Bonde" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-069X-12-8" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Hankard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Bonet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00415.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739520v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Diouf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-8709.2012.00423.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00652239v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Regnault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Blanc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/adc.2010.185546" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-9KMQVCG0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00555060v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maccario" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Borys" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lommez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2010.06.001" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00288021v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ducimeti&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00166841v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2007.03.008" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00145721v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kettaneh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lommez" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.metabol.2006.12.006" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985820v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon Caen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.OP-164" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03510572v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Guseva Canu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guinhouya" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clerc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2021.p-004" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bournez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;a Ksiazek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665541v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Margarete Meltzer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Brantsaeter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665562v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Haugen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666805v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665570v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;aline Charles" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heude" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665607v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cr&#233;pet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665577v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00377202v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Regnault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985779v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665764v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04221108v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coumoul" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Elbaz" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/978-2-7598-2721-3" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03384960v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512170v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benachi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Babajko" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Barjat" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beneteau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01755570v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>