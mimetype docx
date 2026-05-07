--- v0 (2026-04-12)
+++ v1 (2026-05-07)
@@ -1813,157 +1813,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cycle fatigue behaviour of a precipitation hardened Cu-Ni-Si alloy</w:t>
+                <w:t xml:space="preserve">Microstructure Evolution of a Precipitation Hardened Cu-Ni-Si Alloy during Low Cycle Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delbove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bouquerel</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Primaux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 92, pp.313-320. </w:t>
+              <w:t xml:space="preserve">Solid State Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Solid State Phenomena, 258, pp.546-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.258.546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376424v1</w:t>
+                <w:t xml:space="preserve">hal-02279398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic plasticity mechanism of the M330-35A steel</w:t>
               </w:r>
@@ -2227,412 +2231,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure Evolution of a Precipitation Hardened Cu-Ni-Si Alloy during Low Cycle Fatigue</w:t>
+                <w:t xml:space="preserve">Low cycle fatigue behaviour of a precipitation hardened Cu-Ni-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Delbove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Soreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas François</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Primaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Solid State Phenomena, 258, pp.546-549. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.313-320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.258.546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279398v1</w:t>
+                <w:t xml:space="preserve">hal-01376424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the microstructural response to a cold forging process of the 6082-T6 alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rotor Design Optimisation through Low Cycle Fatigue Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Schayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Palleschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Procedia Engineering, 133, pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204798v1</w:t>
+                <w:t xml:space="preserve">hal-02279444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotor Design Optimisation through Low Cycle Fatigue Testing</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigations of the microstructural response to a cold forging process of the 6082-T6 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bandiougou Diawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Procedia Engineering, 133, pp.233-243. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.245-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2015.12.663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279444v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electron microanalyzer (EPMA): a powerful device for the microanalysis of filled polymeric materials</w:t>
               </w:r>
@@ -2898,51 +2898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the forming process on the microstructure of aluminium parts for collective transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandiougou Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,51 +2950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, MATEC Web of Conferences, 7, pp.1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4030,451 +4030,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04506226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a heat treatment on the microstructure and the low cycle fatigue properties of a 9Ni steel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahira-Adna Cota Araujo</w:t>
+                <w:t xml:space="preserve">Design of microstructural gradient for fatigue properties of pearlitic steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Avila de Oliveira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Anniversary International Conference on Metallurgy and Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fatigue Design 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Senlis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03476819v1</w:t>
+                <w:t xml:space="preserve">hal-03549173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microstructural gradient for fatigue properties of pearlitic steels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">FATIGUE BEHAVIOUR OF PERLITIC STEELS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lais Avila de Oliveira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isadora Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Senlis, France</w:t>
+              <w:t xml:space="preserve">International Colloquium Mechanical Fatigue of Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wroclaw university of science and technology, Sep 2021, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03549173v1</w:t>
+                <w:t xml:space="preserve">hal-03559731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FATIGUE BEHAVIOUR OF PERLITIC STEELS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isadora Costa</w:t>
+                <w:t xml:space="preserve">Study of the effect of the heat treatment parameters on the pearlitic transformation of an eutectoid steel wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laís Ávila de Oliveira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mesplont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Colloquium Mechanical Fatigue of Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th Anniversary International Conference on Metallurgy and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tanger, May 2021, Pragues, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37904/metal.2021.4129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559731v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of the heat treatment parameters on the pearlitic transformation of an eutectoid steel wire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mesplont</w:t>
+                <w:t xml:space="preserve">Impact of a heat treatment on the microstructure and the low cycle fatigue properties of a 9Ni steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahira-Adna Cota Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Anniversary International Conference on Metallurgy and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Tanger, May 2021, Pragues, Czech Republic. </w:t>
+              <w:t xml:space="preserve">, Tanger, May 2021, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37904/metal.2021.4129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37904/metal.2021.4130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474136v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03476819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF REVERSED AUSTENITE ON LOW CYCLE FATIGUE OF A 9NI STEEL</w:t>
               </w:r>
@@ -4568,51 +4568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations between microstructure and hardness of plain carbon steels using eddy current technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isadora Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mesplont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,533 +4666,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic strain localization assessment by advanced microscopies</w:t>
+                <w:t xml:space="preserve">Mechanism of intrusion-extrusion formation in a 12 Cr martensitic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulzar Seidametova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference On Structural IntegrityI, CONS 2018, IITM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FATIGUE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02461325v1</w:t>
+                <w:t xml:space="preserve">hal-02279371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of short and long cracks in air and in liquid metal in T91 steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carla Carlé</w:t>
+                <w:t xml:space="preserve">Cyclic Strain Localization Assessment by Advanced Microscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FATIGUE 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second International Conference On Structural IntegrityI, CONS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277927v2</w:t>
+                <w:t xml:space="preserve">hal-02277936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding of the cyclic plasticity based on a mesoscopic approach (OIM, ECCI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic strain localization assessment by advanced microscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Second International Conference On Structural IntegrityI, CONS 2018, IITM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Chennai, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-13-8767-8_3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279452v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of intrusion-extrusion formation in a 12 Cr martensitic steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gulzar Seidametova</w:t>
+                <w:t xml:space="preserve">Behaviour of short and long cracks in air and in liquid metal in T91 steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Carlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FATIGUE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201816503016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279371v1</w:t>
+                <w:t xml:space="preserve">hal-02277927v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic Strain Localization Assessment by Advanced Microscopies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding of the cyclic plasticity based on a mesoscopic approach (OIM, ECCI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Proriol Serre</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference On Structural IntegrityI, CONS 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Chennai, India</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277936v1</w:t>
+                <w:t xml:space="preserve">hal-02279452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization by Scanning Precession Electron Diffraction of bridgmanite and ferropericlase aggregates deformed at HP-HT</w:t>
               </w:r>
@@ -5733,735 +5733,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards plastic damage criteria using OIM analysis at nanoscale and microscale</w:t>
+                <w:t xml:space="preserve">Assessment of a cyclic plasticity signature with SEM-EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Leaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electron Back Scatter Diffraction Meeting "EBSD 2016" of the Royal Microscopical Society (RMS),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering 2016 (MSE),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279451v1</w:t>
+                <w:t xml:space="preserve">hal-02279272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude statique et en fatigue du 9%ni dans des conditions cryogéniques / Static and fatigue investigations of 9% for cryogenic service conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical imaging of polymers filled with wavelength dispersive spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Gardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Kacem</w:t>
+                <w:t xml:space="preserve">A Beaugendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mouftiez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOPE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">20th. European Symposium on polymer spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279341v1</w:t>
+                <w:t xml:space="preserve">hal-02279297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution of a precipitation hardened Cu-Ni-Si alloy during low-cycle fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Delbove</w:t>
+                <w:t xml:space="preserve">Etude statique et en fatigue du 9%ni dans des conditions cryogéniques / Static and fatigue investigations of 9% for cryogenic service conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mouftiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Materials Structure &amp; Micromechanics of Fracture MSMF8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">ESOPE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279401v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical imaging of polymers filled with wavelength dispersive spectrometer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B Gardelle</w:t>
+                <w:t xml:space="preserve">Microstructure evolution of a precipitation hardened Cu-Ni-Si alloy during low-cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delbove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Beaugendre</w:t>
+                <w:t xml:space="preserve">T Soreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Casetta</w:t>
+                <w:t xml:space="preserve">N Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th. European Symposium on polymer spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">8th International Conference on Materials Structure &amp; Micromechanics of Fracture MSMF8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279297v1</w:t>
+                <w:t xml:space="preserve">hal-02279401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue of ferritic steels studied by EBSD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards plastic damage criteria using OIM analysis at nanoscale and microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delbove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F Palleschi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Creep, Fatigue and Creep-Fatigue Interaction CF-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Tamil Nadu, India</w:t>
+              <w:t xml:space="preserve">Electron Back Scatter Diffraction Meeting "EBSD 2016" of the Royal Microscopical Society (RMS),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279351v1</w:t>
+                <w:t xml:space="preserve">hal-02279451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a cyclic plasticity signature with SEM-EBSD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue of ferritic steels studied by EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Leaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C Schayes</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Palleschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering 2016 (MSE),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">7th International Conference on Creep, Fatigue and Creep-Fatigue Interaction CF-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Tamil Nadu, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279272v1</w:t>
+                <w:t xml:space="preserve">hal-02279351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low cycle fatigue of thin iron-silicon steel sheets</w:t>
               </w:r>
@@ -6689,51 +6689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6886,260 +6886,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural and Mechanical Properties of 9%Ni Steels Used for the Construction of LNG Storage Tanks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mécanismes de plasticité cyclique de l'acier Fe-3Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Schayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Palleschi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials Science and Engineering Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Shanghai, China. pp.1953-1957</w:t>
+              <w:t xml:space="preserve">Plasticité 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279388v1</w:t>
+                <w:t xml:space="preserve">hal-02279375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes de plasticité cyclique de l'acier Fe-3Si</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microstructural and Mechanical Properties of 9%Ni Steels Used for the Construction of LNG Storage Tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Aboukaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Dewaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Materials Science and Engineering Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Shanghai, China. pp.1953-1957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279375v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Mechanisms of Ferritic Steel Sheets Subjected to Cyclic Loadings in Starter-alternator</w:t>
               </w:r>
@@ -7227,165 +7227,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue damage assessment of alternator fans by EBSD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of EBSD for characterisation of dislocation structures resulting from both monotonic and cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Leaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Palleschi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Léaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Fatigue Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Senlis, France</w:t>
+              <w:t xml:space="preserve">Electron Back Scatter Diffraction Meeting "EBSD 2013" of the Royal Microscopical Society (RMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279349v1</w:t>
+                <w:t xml:space="preserve">hal-02279453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the forming process on the microstructure of aluminium parts for collective transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandiougou Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7393,115 +7393,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles de la SF2M 2013 / SF2M Annual Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Villeneuve d'Ascq, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20130701003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of local Cyclic Plasticity by means of a coupled TEM/EBSD approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7543,165 +7543,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Low Cycle Fatigue LCF 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of EBSD for characterisation of dislocation structures resulting from both monotonic and cyclic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue damage assessment of alternator fans by EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernard Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Palleschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Léaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electron Back Scatter Diffraction Meeting "EBSD 2013" of the Royal Microscopical Society (RMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th International Conference on Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Senlis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279453v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure/process coupling related to the cold forming of lightweight material</w:t>
               </w:r>
@@ -7713,51 +7713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8600,51 +8600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Oliveira Melo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grosjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2026.04.030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05369618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676014v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R&#367;&#382;i&#269;ka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al&#305;c&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bouquerel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nov&#225;k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17164156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Cota Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pecastaings" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouquerel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sriba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-022-01355-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03327246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira-Adna Cota Araujo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03259323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schayes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02491793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.127539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Carl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2019025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02076441v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Clitton Nzogang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Molodov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03276941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8239;m. Rykavets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8239;a. Duriagina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8239;v. Kulyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ufm.20.04.620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy C Nzogang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thilliez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Kawazoe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8040153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delbove" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Vogt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.09.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-183RFRM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Primaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.07.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palleschi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zaefferer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.09.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84WHPXCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.03.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4C2X684-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279398v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.258.546" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204798v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandiougou Diawara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.12.005" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279444v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.663" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C58X9WZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duponchel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abouka&#239;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.936.1953" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279311v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;aux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.12.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279456v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Hamdane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.07.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNJBR6J4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Van Slycken" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Verleysen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Verbeken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degrieck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.3585" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Petrov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kestens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.3447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais &#193;vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03476819v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37904/metal.2021.4130" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Avila de Oliveira Silva" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03559731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s &#193;vila de Oliveira Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesplont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37904/metal.2021.4129" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02530527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/859/1/012005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461325v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8767-8_3" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277927v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816503016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279452v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279371v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzar Seidametova" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schayes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palleschi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delbove" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279451v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279341v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kacem" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouftiez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hariri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soreau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Francois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaugendre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279367v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279388v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duponchel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279375v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279349v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane L&#233;aux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279314v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279339v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diawara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279295v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04102123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata de Oliveira Melo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Vogt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nivet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Villaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grosjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2026.04.030" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05369618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2025.149219" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04676014v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan R&#367;&#382;i&#269;ka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al&#305;c&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bouquerel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Nov&#225;k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17164156" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira Cota Araujo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Olive" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pecastaings" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouquerel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met13030546" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759621v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sriba" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-022-01355-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03327246v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahira-Adna Cota Araujo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2021.106445" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03259323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schayes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2021.141454" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02491793v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Costa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2020.127539" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02310474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Carl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Proriol Serre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105265" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279798v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metal/2019025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02076441v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bollinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Clitton Nzogang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mussi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Molodov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min9010017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03276941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8239;m. Rykavets" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.&#8239;a. Duriagina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8239;v. Kulyk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15407/ufm.20.04.620" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy C Nzogang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thilliez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Kawazoe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyoshi Miyajima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min8040153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279250v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delbove" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Vogt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2018.09.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-183RFRM9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279398v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Soreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.258.546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schayes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Palleschi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Zaefferer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.09.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84WHPXCG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279299v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2016.03.020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4C2X684-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376424v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Primaux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.07.019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.12.663" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bandiougou Diawara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2014.12.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Gardelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.3523" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C58X9WZ0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279381v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hany" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duponchel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Abouka&#239;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Dewaele" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.936.1953" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279311v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279342v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;aux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.112" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazak Daoud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2011.12.021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279456v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Hamdane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2011.07.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BNJBR6J4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Van Slycken" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Verleysen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Verbeken" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Degrieck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.3585" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279405v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Petrov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kestens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.638-642.3447" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais &#193;vila" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549173v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Avila de Oliveira Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03559731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03474136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#237;s &#193;vila de Oliveira Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesplont" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37904/metal.2021.4129" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03476819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37904/metal.2021.4130" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03549136v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02530527v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/859/1/012005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulzar Seidametova" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277936v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02461325v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-8767-8_3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277927v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201816503016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279452v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279292v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Girard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Schayes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Leaux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Palleschi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delbove" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279272v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaugendre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Casetta" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kacem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouftiez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hariri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279401v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Soreau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Francois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279451v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279351v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279367v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279357v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279375v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279388v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duponchel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279307v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279453v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279314v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279339v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279349v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane L&#233;aux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771961v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diawara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279295v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279408v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04102123v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02279291v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>