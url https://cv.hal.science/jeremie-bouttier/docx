--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1625,261 +1625,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Aztec diamonds to pyramids: Steep tilings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimers on Rail Yard Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Corteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/tran/7169⟩</w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.479-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017723v1</w:t>
+                <w:t xml:space="preserve">cea-01144118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimers on Rail Yard Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Aztec diamonds to pyramids: Steep tilings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chapuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Corteel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4 (4), pp.479-539. </w:t>
+              <w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 369 (8), pp.5921 - 5959. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/tran/7169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01144118v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate Juggling Probabilities</w:t>
               </w:r>
@@ -2370,155 +2370,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recursive approach to the O(n) model on random maps via nested loops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planar Maps and Continued Fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 45, pp.045002. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 309 (3), pp.623 - 662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/4/045002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-011-1401-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655530v1</w:t>
+                <w:t xml:space="preserve">hal-00586646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loop models on random maps via nested loops: case of domain symmetry breaking and application to the Potts model</w:t>
+                <w:t xml:space="preserve">A recursive approach to the O(n) model on random maps via nested loops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Borot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
@@ -2527,169 +2514,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Lattice models and integrability, 45, pp.494017. </w:t>
+              <w:t xml:space="preserve">, 2012, 45, pp.045002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/4/045002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801672v1</w:t>
+                <w:t xml:space="preserve">hal-00655530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar Maps and Continued Fractions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loop models on random maps via nested loops: case of domain symmetry breaking and application to the Potts model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Borot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 309 (3), pp.623 - 662. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lattice models and integrability, 45, pp.494017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-011-1401-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586646v1</w:t>
+                <w:t xml:space="preserve">hal-00801672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More on the O(n) model on random maps via nested loops: loops with bending energy</w:t>
               </w:r>
@@ -3752,235 +3752,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random trees between two walls: exact partition function</w:t>
+                <w:t xml:space="preserve">Geodesic distance in planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 36 (50), pp.12349 - 12366. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 663 (3), pp.535 - 567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/50/001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0550-3213(03)00355-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586660v1</w:t>
+                <w:t xml:space="preserve">hal-00586662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geodesic distance in planar graphs</w:t>
+                <w:t xml:space="preserve">Random trees between two walls: exact partition function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Bouttier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Di Francesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Guitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 663 (3), pp.535 - 567. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 36 (50), pp.12349 - 12366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0550-3213(03)00355-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0305-4470/36/50/001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586662v1</w:t>
+                <w:t xml:space="preserve">hal-00586660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistics of planar graphs viewed from a vertex: a study via labeled trees</w:t>
               </w:r>
@@ -5537,51 +5537,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BB0E083"/>
+    <w:nsid w:val="DEC3B8E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5768,51 +5768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-bouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3852-155X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109435923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bouttier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207149624" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albenque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622398v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C64163849" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01508774v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04866-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Betea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Walsh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-023-09472-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203780v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096096v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Carrance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849256v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-018-9299-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619339v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nejjar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vuleti&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0723-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corteel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Linusson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2018.03.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017723v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7169" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144118v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ramassamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/46" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00979566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3495" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000340" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Krapivsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirone Mallick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655530v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/4/045002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494017" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1401-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/27/275206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/20/205207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/46/465208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/14/145001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monwhea Jeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041140" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/27/002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/04/P04004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/50/001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586662v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00355-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2003.09.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00058-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00813-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00582-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/17/302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3084" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02417269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-bouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3852-155X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109435923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bouttier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207149624" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albenque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622398v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C64163849" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01508774v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04866-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Betea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Walsh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-023-09472-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203780v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096096v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Carrance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849256v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-018-9299-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619339v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nejjar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vuleti&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0723-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corteel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Linusson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2018.03.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ramassamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/46" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7169" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00979566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3495" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000340" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Krapivsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirone Mallick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1401-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/4/045002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/27/275206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/20/205207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/46/465208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/14/145001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monwhea Jeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041140" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/27/002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/04/P04004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00355-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/50/001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2003.09.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00058-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00813-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00582-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/17/302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3084" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02417269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>