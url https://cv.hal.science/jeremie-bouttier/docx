--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,5482 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...5430 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémie Bouttier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremie-bouttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3852-155X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">109435923</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bouttier_j_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">207149624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=91PCQEoAAAAJ&view_op=list_works&sortby=pubdate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The slice decomposition of planar hypermaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Albenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of planar bipartite tight irreducible maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Manet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From point processes to quantum optics and back</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bardenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of maps with tight boundaries and the Zhukovsky transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On quasi-polynomials counting planar tight maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorial Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.#12. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/C64163849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicritical Schur measures and higher-order analogues of the Tracy-Widom distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Betea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Physics, Analysis and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (2), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11040-023-09472-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesting statistics in the $O(n)$ loop model on random planar maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Borot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duplantier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 404, pp.1125-1229. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-023-04866-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01508774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijective enumeration of planar bipartite maps with three tight boundaries, or how to slice pairs of pants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Miermont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Lebesgue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1035-1110. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/ahl.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enumeration of planar constellations with an alternating boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Carrance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (3), pp.P3.21. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37236/10149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096096v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The periodic Schur process and free fermions at finite temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Betea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Physics, Analysis and Geometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (3), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11040-018-9299-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849256v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The free boundary Schur process and applications I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Betea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Vuletić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.3663 - 3742. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00023-018-0723-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619339v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bumping sequences and multispecies juggling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Ayyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svante Linusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nunzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98, pp.100-126. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aam.2018.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfect sampling algorithm for Schur processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Betea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Markov Processes And Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 24 (3), pp.381-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimers on Rail Yard Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay Ramassamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.479-539. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01144118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Aztec diamonds to pyramids: Steep tilings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chapuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Corteel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the American Mathematical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 369 (8), pp.5921 - 5959. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1090/tran/7169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Juggling Probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Ayyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nunzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (5), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/EJP.v20-3495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00979566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on irreducible maps with several boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (1), pp.P1.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Irreducible Maps and Slices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combinatorics, Probability and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.914-972. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0963548314000340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the two-point function of general planar maps and hypermaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Fusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'Institut Henri Poincaré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4171/AIHPD/8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric exclusion process with global hopping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chikashi Arita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. L. Krapivsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirone Mallick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (4), pp.042120. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A recursive approach to the O(n) model on random maps via nested loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Borot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.045002. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/4/045002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loop models on random maps via nested loops: case of domain symmetry breaking and application to the Potts model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Borot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lattice models and integrability, 45, pp.494017. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/49/494017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar Maps and Continued Fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 309 (3), pp.623 - 662. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-011-1401-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More on the O(n) model on random maps via nested loops: loops with bending energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Borot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (27), pp.275206. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/45/27/275206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance statistics in quadrangulations with no multiple edges and the geometry of minbus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (20), pp.205207. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/43/20/205207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance statistics in quadrangulations with a boundary, or with a self-avoiding loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (46), pp.465208. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/42/46/465208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confluence of geodesic paths and separating loops in large planar quadrangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (03), pp.P03001. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2009/03/P03001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of geodesics in large quadrangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.145001. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/41/14/145001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three-point function of planar quadrangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 07, pp.P07020. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2008/07/P07020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vacancy localization in the square dimer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bowick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monwhea Jeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76, pp.041140. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.76.041140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blocked edges on Eulerian maps and mobiles: Application to spanning trees, hard particles and the Ising model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40, pp.7411-7440. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8113/40/27/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicritical continuous random trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 (04), pp.P04004. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-5468/2006/04/P04004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of bicubic maps with hard particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 38 (21), pp.4529 - 4559. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/38/21/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar maps as labeled mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 11, pp.R69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic distance in planar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 663 (3), pp.535 - 567. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0550-3213(03)00355-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random trees between two walls: exact partition function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (50), pp.12349 - 12366. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/36/50/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistics of planar graphs viewed from a vertex: a study via labeled trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 675 (3), pp.631 - 660. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2003.09.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorics of hard particles on planar graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 655 (3), pp.313 - 341. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0550-3213(03)00058-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Census of planar maps: from the one-matrix model solution to a combinatorial proof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 645 (3), pp.477 - 499. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00813-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting colored random triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Physics B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 641 (3), pp.519 - 532. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0550-3213(02)00582-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical and Tricritical Hard Objects on Bicolorable Random Lattices: Exact Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Di Francesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and General (1975 - 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (17), pp.3821. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0305-4470/35/17/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicritical random partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Betea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harriet Walsh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33st International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Ramat Gan, Israel. pp.#33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New edge asymptotics of skew Young diagrams via free boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Betea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Vuletić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The free boundary Schur process and applications (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Betea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Nejjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Vuletić</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some generalized juggling processes (extended abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Ayyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svante Linusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nunzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Daejeon, South Korea. pp.925-936, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.2537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate juggling probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arvind Ayyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Corteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Nunzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Probabilistic, Combinatorial and Asymptotic Methods for the Analysis of Algorithms (AofA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellations and multicontinued fractions: application to Eulerian triangulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Albenque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nagoya, Japan. pp.805-816, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/dmtcs.3084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix integrals and enumeration of maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Akemann; J. Baik; P. Di Francesco. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Random Matrix Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford UP, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique statistique des surfaces aléatoires et combinatoire bijective des cartes planaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique mathématique [math-ph]. Université Pierre et Marie Curie - Paris VI, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar maps and random partitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bouttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathematical Physics [math-ph]. Université Paris XI, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02417269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5537,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DEC3B8E8"/>
+    <w:nsid w:val="EF68B5C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5768,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-bouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3852-155X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109435923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bouttier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207149624" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albenque" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787488v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637138v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622398v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C64163849" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01508774v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04866-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162097v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Betea" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Walsh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-023-09472-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203780v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.143" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096096v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Carrance" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849256v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-018-9299-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619339v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nejjar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vuleti&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0723-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corteel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Linusson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2018.03.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023784v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ramassamy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/46" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7169" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00979566v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3495" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871941v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801674v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000340" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914145v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Krapivsky" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirone Mallick" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042120" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1401-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/4/045002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494017" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687323v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/27/275206" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/20/205207" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/46/465208" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/14/145001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowick" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monwhea Jeng" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041140" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336795v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/27/002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/04/P04004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00355-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/50/001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586659v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2003.09.046" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00058-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586664v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00813-1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586665v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00582-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/17/302" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043379v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049722v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337758v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2537" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587381v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3084" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010651v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02417269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-bouttier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3852-155X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109435923" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/bouttier_j_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207149624" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=91PCQEoAAAAJ&amp;view_op=list_works&amp;sortby=pubdate" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Albenque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787488v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guitter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Manet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bardenet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Feller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degiovanni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637138v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miermont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/218" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622398v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C64163849" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Betea" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Walsh" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-023-09472-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01508774v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Borot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Duplantier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-023-04866-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203780v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096096v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Carrance" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10149" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849256v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11040-018-9299-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619339v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nejjar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Vuleti&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00023-018-0723-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141430v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corteel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svante Linusson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nunzi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2018.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144118v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ramassamy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/46" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/tran/7169" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00979566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/EJP.v20-3495" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871941v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801674v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0963548314000340" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914145v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871967v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chikashi Arita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. L. Krapivsky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirone Mallick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042120" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655530v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/4/045002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/49/494017" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-011-1401-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/27/275206" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/43/20/205207" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586654v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/42/46/465208" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2009/03/P03001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336781v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/41/14/145001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2008/07/P07020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bowick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monwhea Jeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.76.041140" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336795v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Di Francesco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/40/27/002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/04/P04004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586658v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586662v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00355-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586660v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/36/50/001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586659v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2003.09.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(03)00058-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00813-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586665v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0550-3213(02)00582-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/35/17/302" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043379v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049722v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510975v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337758v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2537" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3084" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586644v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010651v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02417269v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>