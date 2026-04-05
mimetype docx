--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -997,407 +997,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tc-99m-HMPAO-Labeled Leukocyte SPECT/CT in Pediatrics: Detecting Candida albicans Tricuspid Endocarditis</w:t>
+                <w:t xml:space="preserve">High FDG uptake areas on pre-radiotherapy PET/CT identify preferential sites of local relapse after chemoradiotherapy for locally advanced oesophageal cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Edet-Sanson</w:t>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Gaucher</w:t>
+                <w:t xml:space="preserve">Lamyaa Nkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vera</w:t>
+                <w:t xml:space="preserve">Sebastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Le Cloirec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Lemarignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The quarterly journal of nuclear medicine and molecular imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, European Journal of Nuclear Medicine and Molecumar Imaging, 42 (6), pp.858-67</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145000v1</w:t>
+                <w:t xml:space="preserve">hal-01117229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areas of High 18F-FDG Uptake on Preradiotherapy PET/CT Identify Preferential Sites of Local Relapse After Chemoradiotherapy for Non-Small Cell Lung Cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Modzelewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiberville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (2), pp.196-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High FDG uptake areas on pre-radiotherapy PET/CT identify preferential sites of local relapse after chemoradiotherapy for locally advanced oesophageal cancer.</w:t>
+                <w:t xml:space="preserve">Tc-99m-HMPAO-Labeled Leukocyte SPECT/CT in Pediatrics: Detecting Candida albicans Tricuspid Endocarditis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dubray</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Edet-Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamyaa Nkhali</w:t>
+                <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Thureau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The quarterly journal of nuclear medicine and molecular imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13139-015-0333-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117229v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hodgkin's Disease Staging by FDG PET/CT in a Pregnant Woman.</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hapdey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chastan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1746,90 +1746,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High FDG uptake areas on pre-radiotherapy PET/CT identify preferential sites of local relapse after chemo-radiotherapy for locally advanced oesophageal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamyaa Nkhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Lemarignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Axe 3 du Cancéropôle Nord-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective comparison of FDG PET/CT and diffusion-weighted MRI for para-aortic metastases detection in cancer of the uterine cervix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Edet-Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,64 +2009,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Calais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Modzelewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2100,280 +2100,280 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sous-volumes intra-tumoraux les plus hypermétaboliques en TEP au FDG sont à haut risque de récidive locale après radiochimiothérapie dans le cancer broncho-pulmonaire et le cancer de l'œsophage</w:t>
+                <w:t xml:space="preserve">The 70% of SUVmax threshold on pre radiotherapy PET/CT identifies the site of local recurrence in lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Calais</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dubray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamyaa Nkhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Thureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lemarignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual meeting of the European Society for Radiotherapy and Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">dumas-01083363v1</w:t>
+                <w:t xml:space="preserve">hal-01153475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 70% of SUVmax threshold on pre radiotherapy PET/CT identifies the site of local recurrence in lung cancer</w:t>
+                <w:t xml:space="preserve">Les sous-volumes intra-tumoraux les plus hypermétaboliques en TEP au FDG sont à haut risque de récidive locale après radiochimiothérapie dans le cancer broncho-pulmonaire et le cancer de l'œsophage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Calais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médecine humaine et pathologie. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153475v1</w:t>
+                <w:t xml:space="preserve">dumas-01083363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2449,51 +2449,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0C05E34"/>
+    <w:nsid w:val="C6B482BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2680,51 +2680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-calais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8839-4379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181743043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAG-7119-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Czernin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn J Anderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Derek Badawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Barthel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Bengel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Lehrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachrit Khunsriraksakul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garrett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Trifiletti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Sheehan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2025.104631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hope" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Allen-Auerbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bodei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Calais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Dahlbom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.122.264860" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Truffault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourhis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaput" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Calais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Baranger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jalal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2020.1834844" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.24738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edet-Sanson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Cloirec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13139-015-0333-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modzelewski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiberville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Nkhali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thureau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lemarignier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hapdey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chastan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04784294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04403563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Callonnec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01083363v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153475v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-calais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8839-4379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181743043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAG-7119-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405462v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Czernin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn J Anderson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramsey Derek Badawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Barthel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M Bengel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J Lehrer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chachrit Khunsriraksakul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Garrett" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M Trifiletti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Sheehan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.critrevonc.2025.104631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122566v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hope" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Allen-Auerbach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bodei" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Calais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Dahlbom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.122.264860" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922556v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Truffault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourhis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chaput" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Calais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00218" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072558v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Villemain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Baranger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Jalal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17434440.2020.1834844" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thureau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.24738" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dubray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamyaa Nkhali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lemarignier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117241v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Modzelewski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thiberville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Edet-Sanson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gaucher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vera" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Le Cloirec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13139-015-0333-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141157v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hapdey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chastan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04784294v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04403563v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UPAST192" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Callonnec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Becker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945957v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153475v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01083363v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>