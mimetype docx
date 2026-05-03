--- v0 (2026-03-07)
+++ v1 (2026-05-03)
@@ -1271,321 +1271,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructured surfaces for colored and non-colored sky radiative cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Refet Ali Yalçin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (20), pp.29703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.401368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017598v1</w:t>
+                <w:t xml:space="preserve">hal-03214938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructured surfaces for colored and non-colored sky radiative cooling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+                <w:t xml:space="preserve">VO 2 Substrate Effect on the Thermal Rectification of a Far-Field Radiative Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I y Forero-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Chan-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refet Ali Yalçin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Dumas-Bouchiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 28 (20), pp.29703. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (3), pp.034023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.401368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.14.034023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214938v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refroidissement radiatif diurne par revêtement de fibres de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refet Ali Yalçin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1873,425 +1873,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the thermal behavior and management of thermophotovoltaic systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Blandre</w:t>
+                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Jose Tiburcio-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (25), pp.36340. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.036340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383814v1</w:t>
+                <w:t xml:space="preserve">hal-02332163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the thermal behavior and management of thermophotovoltaic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Blandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (25), pp.36340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.036340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322316v1</w:t>
+                <w:t xml:space="preserve">hal-02383814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rajasekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Tiburcio-Moreno</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Tadeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332163v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2371,157 +2371,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617764v1</w:t>
+                <w:t xml:space="preserve">hal-02308458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative cooling by tailoring surfaces with microstructures: Association of a grating and a multi-layer structure</w:t>
               </w:r>
@@ -2618,594 +2618,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02311264v1</w:t>
+                <w:t xml:space="preserve">hal-01617764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Hill</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308458v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (21), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134069v1</w:t>
+                <w:t xml:space="preserve">hal-01631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (21), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.093105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631294v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tranchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,187 +3276,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Dynamical heat transport amplification in a far-field thermal transistor of VO 2 excited with a laser of modulated intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 119 (19), pp.194502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 119 (20), pp.203105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4952604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134036v1</w:t>
+                <w:t xml:space="preserve">hal-04134045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical heat transport amplification in a far-field thermal transistor of VO 2 excited with a laser of modulated intensity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,98 +3455,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4952604⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.054003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134045v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of a microstructured SiC coherent thermal source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3581,220 +3568,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 180, pp.29-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (5), pp.054003. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (19), pp.194502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675819v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum thermal transistor</w:t>
               </w:r>
@@ -3819,51 +3819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 116, pp.200601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3891,274 +3891,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
+                <w:t xml:space="preserve">Radiative Thermal Rectification between SiC and SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (24), pp.A1388-A1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.0A1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116658v2</w:t>
+                <w:t xml:space="preserve">hal-01166423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermal Rectification between SiC and SiO2</w:t>
+                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (24), pp.A1388-A1397. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.0A1388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166423v2</w:t>
+                <w:t xml:space="preserve">hal-01116658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative thermal rectification using superconducting materials</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 112 (7), pp.1156-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4729,51 +4729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Pryamikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4858,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4975,51 +4975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.165119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5053,51 +5053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the local density of states of non-radiative field at the surface of nanolayered materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5170,51 +5170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field heat transfer mediated by surface wave hybridization between two films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5287,51 +5287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport through plasmonic interactions in closely spaced metallic nanoparticles chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5479,263 +5479,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica Advanced Photonics Congress (Solar, Lighting and Thermal Photonics)</w:t>
+              <w:t xml:space="preserve">Optica Advanced Photonics Congress (Solar, Lighting and Thermal Photonics) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Width Selective Emitter Design for High-Performance Low-Bandgap Thermophotovoltaics</w:t>
+                <w:t xml:space="preserve">Balancing Power Output and Efficiency in Thermophotovoltaics through Spectral Shaping of Selective Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Enguehard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar, Lighting and Thermal Photonics 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501093v1</w:t>
+                <w:t xml:space="preserve">hal-05463783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Power Output and Efficiency in Thermophotovoltaics through Spectral Shaping of Selective Emitters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Enguehard</w:t>
+                <w:t xml:space="preserve">Improved Thermophotovoltaic Performance with Novel Metamaterial Thermal Emitter Combined to a Passive Radiative Cooling Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Zahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Thermophotovoltaic Generation of Electricity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">14th world conference on Thermophotovoltaic Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463783v1</w:t>
+                <w:t xml:space="preserve">hal-05605532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of perovskite thin films with metal-insulator transition for infrared optical modulation</w:t>
               </w:r>
@@ -5823,476 +5823,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of thermally stressed GaAs solar cells for operation in terrestrial hybrid systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Oublon</w:t>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Hanouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Concentrator Photovoltaic Systems (CPV-18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th World Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrej Lenert, May 2023, Online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251147v1</w:t>
+                <w:t xml:space="preserve">hal-04156802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of perovskite thin films with metal-insulator transition for infrared optical modulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+                <w:t xml:space="preserve">Analysis of thermally stressed GaAs solar cells for operation in terrestrial hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Oublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Levillayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hurand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS FALL MEETING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Concentrator Photovoltaic Systems (CPV-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan. pp.020004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0147287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531038v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+                <w:t xml:space="preserve">Elaboration of perovskite thin films with metal-insulator transition for infrared optical modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Tausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Capon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th World Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andrej Lenert, May 2023, Online, United States</w:t>
+              <w:t xml:space="preserve">E-MRS FALL MEETING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04156802v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04531038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar cells operating at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7132,239 +7132,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On maximal near-field radiative transfer between two plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Energy density above a resonant metamaterial in the GHz: an alternative to near-field thermal emission detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoenergy 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT, Jun 2013, Kusadaci, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579470v1</w:t>
+                <w:t xml:space="preserve">hal-01177132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy density above a resonant metamaterial in the GHz: an alternative to near-field thermal emission detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On maximal near-field radiative transfer between two plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoenergy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Pérouse, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01177132v1</w:t>
+                <w:t xml:space="preserve">hal-01579470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Heat Transfer and Tailoring Heat Emission with Polaritons</w:t>
               </w:r>
@@ -7376,51 +7376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS spring meeting, San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7594,51 +7594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VO 2 -based radiative thermal transistor in the static regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Prod'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7888,51 +7888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB0E6FC5"/>
+    <w:nsid w:val="65221543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8119,51 +8119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-drevillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-4347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121991156" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201143540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357855926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2771-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Azise Bande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zahir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.11.032104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214938v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;in" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.401368" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010528" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00513" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yalcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.036340" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Pryamikov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2KXMCNF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122139" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204481" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075417" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501093v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147287" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-drevillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-4347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121991156" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201143540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357855926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2771-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Azise Bande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zahir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.11.032104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;in" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.401368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010528" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00513" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yalcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.036340" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Pryamikov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2KXMCNF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122139" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204481" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075417" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147287" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>