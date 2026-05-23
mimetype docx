--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -388,287 +388,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; barrier layer for the synthesis of high-quality thermochromic SmNiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films annealed in air</w:t>
+                <w:t xml:space="preserve">Infrared optical properties of LaCoO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films for thermal regulation in solar collectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
+                <w:t xml:space="preserve">Abdoul Azise Bande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Portha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184146⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.113815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05430757v1</w:t>
+                <w:t xml:space="preserve">hal-05148480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared optical properties of LaCoO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films for thermal regulation in solar collectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdoul Azise Bande</w:t>
+                <w:t xml:space="preserve">Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; barrier layer for the synthesis of high-quality thermochromic SmNiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films annealed in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Tostivint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Portha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drévillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292, pp.113815. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1043, pp.184146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2025.184146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148480v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of size and shape-dependent optical properties on colored radiative cooling in metal island films</w:t>
               </w:r>
@@ -840,51 +840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Photonics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (2), pp.2200223. </w:t>
@@ -935,51 +935,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved thermophotovoltaic system performance with a novel metamaterial thermal emitter combined with a passive radiative cooling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Zahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1065,51 +1065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photonics for Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1169,51 +1169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,51 +1316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refet Ali Yalçin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (20), pp.29703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1554,51 +1554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refet Ali Yalçin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (5), pp.1312-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1801,51 +1801,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.110320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1873,395 +1873,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Tiburcio-Moreno</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Gomez-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ramirez-Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rajasekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tadeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332163v1</w:t>
+                <w:t xml:space="preserve">hal-02322316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into the thermal behavior and management of thermophotovoltaic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Blandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (25), pp.36340. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.27.036340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the hysteretic thermal properties of W-doped and undoped nanocrystalline powders of VO2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Rajasekar</w:t>
+                <w:t xml:space="preserve">Radiative Thermal Memristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tadeo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Tiburcio-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 123 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-51162-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.123.025901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322316v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic amplification of radiative heat transfer</w:t>
               </w:r>
@@ -2286,51 +2286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2371,200 +2371,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod 'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Hill</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 210, pp.52-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308458v1</w:t>
+                <w:t xml:space="preserve">hal-01617764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative cooling by tailoring surfaces with microstructures: Association of a grating and a multi-layer structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armande Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2618,1226 +2618,1226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VO2-based radiative thermal transistor with a semi-transparent base</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617764v1</w:t>
+                <w:t xml:space="preserve">hal-02311264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the electrical conductivity, thermal conductivity, and specific heat capacity of VO 2</w:t>
+                <w:t xml:space="preserve">Conductive thermal diode based on the thermal hysteresis of VO 2 and nitinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Alvarado-Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (8), pp.085102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.075144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5019854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02311264v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
+                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tranchant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (9), pp.093105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631294v1</w:t>
+                <w:t xml:space="preserve">hal-04134069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic thermal diode based on superconductors</w:t>
+                <w:t xml:space="preserve">Polaritonic figure of merit of plane structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sergei Gluchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (9), pp.093105. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4991516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.025938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134069v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Prod’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (19), pp.194502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336738v1</w:t>
+                <w:t xml:space="preserve">hal-04134036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical heat transport amplification in a far-field thermal transistor of VO 2 excited with a laser of modulated intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 119 (20), pp.203105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4952604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
+                <w:t xml:space="preserve">Thermal energy transport in a surface phonon-polariton crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tranchant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.93.035428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03675819v1</w:t>
+                <w:t xml:space="preserve">hal-01336738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of a microstructured SiC coherent thermal source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Transistorlike Device for Heating and Cooling Based on the Thermal Hysteresis of VO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (5), pp.054003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.6.054003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04134024v1</w:t>
+                <w:t xml:space="preserve">hal-03675819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized thermal amplification in a radiative transistor</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of a microstructured SiC coherent thermal source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (19), pp.194502. </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 180, pp.29-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4950791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134036v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum thermal transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3891,274 +3891,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272554v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative Thermal Rectification between SiC and SiO2</w:t>
+                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (24), pp.A1388-A1397. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.0A1388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166423v2</w:t>
+                <w:t xml:space="preserve">hal-01116658v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation and amplification of radiative far field heat transfer: Towards a simple radiative thermal transistor</w:t>
+                <w:t xml:space="preserve">Radiative Thermal Rectification between SiC and SiO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
+                <w:t xml:space="preserve">Benoit Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 106 (13), pp.133505. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (24), pp.A1388-A1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4916730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.0A1388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116658v2</w:t>
+                <w:t xml:space="preserve">hal-01166423v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative thermal rectification using superconducting materials</w:t>
               </w:r>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4274,51 +4274,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple far-field radiative thermal rectifier using Fabry–Perot cavities based infrared selective emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4404,51 +4404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4508,51 +4508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective emitters design and optimization for thermophotovoltaic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4599,77 +4599,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent thermal emission in midinfrared from a bilayer structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 112 (7), pp.1156-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4729,64 +4729,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Pryamikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 112 (8), pp.1314-1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4832,77 +4832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far Field coherent thermal emission from a bilayer structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4962,64 +4962,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncontact heat transfer between two metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81, pp.165119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5053,77 +5053,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the local density of states of non-radiative field at the surface of nanolayered materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5170,77 +5170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-field heat transfer mediated by surface wave hybridization between two films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilberto Domingues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5287,77 +5287,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transport through plasmonic interactions in closely spaced metallic nanoparticles chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Le Goff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5639,51 +5639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Thermophotovoltaic Performance with Novel Metamaterial Thermal Emitter Combined to a Passive Radiative Cooling Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Zahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5747,64 +5747,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C’Nano, the French national competency Cluster in Nanoscience, Mar 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5823,342 +5823,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04533189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of thermally stressed GaAs solar cells for operation in terrestrial hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+                <w:t xml:space="preserve">Paul Oublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
+                <w:t xml:space="preserve">Alexandre Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th World Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Conference on Concentrator Photovoltaic Systems (CPV-18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Miyazaki, Japan. pp.020004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0147287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04156802v1</w:t>
+                <w:t xml:space="preserve">hal-04251147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of thermally stressed GaAs solar cells for operation in terrestrial hybrid systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxime Levillayer</w:t>
+                <w:t xml:space="preserve">Low bandgap (near-field) TPV: materials and structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Martinez</w:t>
+                <w:t xml:space="preserve">Christophe Lucchesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacira Hanouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dilek Cakiroglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Concentrator Photovoltaic Systems (CPV-18)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th World Conference on Thermophotovoltaic Generation of Electricity (TPV-14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrej Lenert, May 2023, Online, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251147v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of perovskite thin films with metal-insulator transition for infrared optical modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Tausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6209,90 +6209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar cells operating at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Oublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Arnoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Parola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6334,51 +6334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design des propriétés radiatives de couches minces nano/micro structurées pour le refroidissement radiatif passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Journées Annuelles TAMARYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR CNRS 2047 Tamarys, Nov 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6442,51 +6442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6576,51 +6576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser M Sabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6710,51 +6710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed A Elsayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7069,51 +7069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 15th International Heat Transfer Conference (IHTC-15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7132,295 +7132,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy density above a resonant metamaterial in the GHz: an alternative to near-field thermal emission detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On maximal near-field radiative transfer between two plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ezzahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoenergy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Pérouse, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01177132v1</w:t>
+                <w:t xml:space="preserve">hal-01579470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On maximal near-field radiative transfer between two plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Nefzaoui</w:t>
+                <w:t xml:space="preserve">Energy density above a resonant metamaterial in the GHz: an alternative to near-field thermal emission detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoenergy 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Symposium on Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICHMT, Jun 2013, Kusadaci, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/ICHMT.2013.IntSympRadTransf.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579470v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing Heat Transfer and Tailoring Heat Emission with Polaritons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ben-Abdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS spring meeting, San Francisco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7458,51 +7458,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructures thermal emission optimization using genetic algorithms and particle swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Nefzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7620,51 +7620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Ordonez-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7727,51 +7727,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design ab-initio de matériaux micro et nanostructurés pour l'émission thermique cohérente en champ proche et en champ lointain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. Université de Nantes, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7888,51 +7888,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65221543"/>
+    <w:nsid w:val="966FB1C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8119,51 +8119,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-drevillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-4347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121991156" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201143540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357855926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2771-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Azise Bande" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113815" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zahir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.11.032104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;in" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.401368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010528" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00513" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yalcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.036340" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Pryamikov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2KXMCNF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122139" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204481" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075417" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251147v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147287" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-drevillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3144-4347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121991156" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/201143540" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357855926" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-2771-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Hanouf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dr&#233;villon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Enguehard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113863" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148480v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Azise Bande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tausch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Capon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Tostivint" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bruy&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2025.184146" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet A Yalcin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cagatay Haratoka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camelio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Babonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2023.108797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreyash Sarkar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Elsayed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Sabry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adpr.202200223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Zahir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ezzahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871621v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Blandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.11.032104" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214938v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;in" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.401368" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I y Forero-Sandoval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Chan-Espinoza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ordonez-Miranda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Alvarado-Gil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dumas-Bouchiat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.14.034023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010528" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783896v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yal&#231;&#305;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00513" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refet Ali Yalcin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.110320" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez-Heredia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramirez-Rincon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bhardwaj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rajasekar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tadeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-51162-4" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383814v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.036340" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Tiburcio-Moreno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.123.025901" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283092v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alvarado-Gil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084781" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617764v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod 'Homme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.02.005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680256v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.09.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311264v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308458v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Hill" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5019854" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134069v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4991516" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Gluchko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.025938" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134036v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4950791" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952604" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.93.035428" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.6.054003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134024v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.04.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272554v3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.116.200601" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116658v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ben-Abdallah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916730" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166423v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rousseau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.0A1388" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543706v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nefzaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4868251" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Ezzahri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.53.003479" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2013130162" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543719v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4705363" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649356v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2010.RAD-6.100" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649353v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Pryamikov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2011.01.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2KXMCNF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00649364v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3544359" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480984v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.165119" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374122v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Domingues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3122139" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3204481" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215942v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Le Goff" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.075417" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463804v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463783v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605532v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533189v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251147v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Oublon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Arnoult" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Levillayer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martinez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0147287" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucchesi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilek Cakiroglu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531038v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hurand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940665v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Parola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902598v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed A Elsayed" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser M Sabry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-067" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THERMINIC.2019.8923602" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182951v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Basset" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.250" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyes Nefzaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Drevillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC15.tmg.009200" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546293v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579470v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177132v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/ICHMT.2013.IntSympRadTransf.240" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00818634v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579426v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003083802190224" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629375v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Prod'Homme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00250350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>