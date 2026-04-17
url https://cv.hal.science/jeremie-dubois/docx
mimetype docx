--- v0 (2026-03-16)
+++ v1 (2026-04-17)
@@ -1822,213 +1822,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [à Disciplines scolaires et cultures politiques : des modèles nationaux en mutation depuis 1945]</w:t>
+                <w:t xml:space="preserve">Introduction générale. Les disciplines scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémie Dubois et Patricia Legris (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disciplines scolaires et cultures politiques : des modèles nationaux en mutation depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-215, 2018, 978-2-7535-7435-9. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-14, 2018, 978-2-7535-7435-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.166571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.166406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01870125v1</w:t>
+                <w:t xml:space="preserve">halshs-01870115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale. Les disciplines scolaires</w:t>
+                <w:t xml:space="preserve">Conclusion [à Disciplines scolaires et cultures politiques : des modèles nationaux en mutation depuis 1945]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disciplines scolaires et cultures politiques : des modèles nationaux en mutation depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-14, 2018, 978-2-7535-7435-9. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-215, 2018, 978-2-7535-7435-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.166406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.166571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01870115v1</w:t>
+                <w:t xml:space="preserve">halshs-01870125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Garibaldi dans les manuels scolaires d’histoire en Italie »</w:t>
               </w:r>
@@ -3613,51 +3613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03675092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5298" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03085957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.6005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.946" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03085967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QPMQCGCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02996354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.158.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clueb.it/libreria/passato-futuro/italianistica-e-italofilia/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/italie-plurielle/l-enseignement-de-l-italien-en-france-250314.kjsp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100911040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166571" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166481" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2616" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2217" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4074" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03675092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5298" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03085957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.6005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.946" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03085967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QPMQCGCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02996354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.158.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clueb.it/libreria/passato-futuro/italianistica-e-italofilia/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/italie-plurielle/l-enseignement-de-l-italien-en-france-250314.kjsp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100911040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166481" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2616" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2217" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4074" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>