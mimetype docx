--- v1 (2026-04-17)
+++ v2 (2026-05-18)
@@ -106,174 +106,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les langues de la paix. Ernst Schwarz, théoricien et acteur d’expériences franco-allemandes d’éducation populaire dans l’entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, « Faire la paix » : approches pluridisciplinaires sur les processus de pacification et de réconciliation, 56 (2), pp.291-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1314r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place du sport dans les foyers de vacances franco-allemands de filles et de garçons dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stadion - Zeitschrift für Geschichte des Sports und der Körperkultur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Sonderband 5. Sport | Frankreich | Deutschland Sport | France | Allemagne Transnationale Perspektiven in Geschichte und Gegenwart Histoire et présent dans une perspective transnationale (Sonderband 5.), p. 277-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812290v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04812292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des séjours linguistiques au service du rapprochement des peuples : les « foyers scolaires franco-allemands » dans l’entre-deux-guerres, une expérience d’éducation « co-nationale »</w:t>
               </w:r>
@@ -1822,213 +1822,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale. Les disciplines scolaires</w:t>
+                <w:t xml:space="preserve">Conclusion [à Disciplines scolaires et cultures politiques : des modèles nationaux en mutation depuis 1945]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disciplines scolaires et cultures politiques : des modèles nationaux en mutation depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-14, 2018, 978-2-7535-7435-9. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-215, 2018, 978-2-7535-7435-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.166406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.166571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01870115v1</w:t>
+                <w:t xml:space="preserve">halshs-01870125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion [à Disciplines scolaires et cultures politiques : des modèles nationaux en mutation depuis 1945]</w:t>
+                <w:t xml:space="preserve">Introduction générale. Les disciplines scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Legris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémie Dubois et Patricia Legris (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disciplines scolaires et cultures politiques : des modèles nationaux en mutation depuis 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.213-215, 2018, 978-2-7535-7435-9. </w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-14, 2018, 978-2-7535-7435-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.166571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.166406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01870125v1</w:t>
+                <w:t xml:space="preserve">halshs-01870115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Garibaldi dans les manuels scolaires d’histoire en Italie »</w:t>
               </w:r>
@@ -3613,51 +3613,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812290v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812292v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03675092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5298" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03085957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.6005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.946" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03085967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QPMQCGCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02996354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.158.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clueb.it/libreria/passato-futuro/italianistica-e-italofilia/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/italie-plurielle/l-enseignement-de-l-italien-en-france-250314.kjsp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100911040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166406" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166571" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166481" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2616" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2217" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4074" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dubois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1314r" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812290v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03675092v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987719v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.5298" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990175v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.6355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03085957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987655v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.6005" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011881v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.946" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02495711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hippler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2223" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZWGNH547-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03085967v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2286" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QPMQCGCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02996354v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.158.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812303v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.2508" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03011768v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clueb.it/libreria/passato-futuro/italianistica-e-italofilia/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Legris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166381" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974043v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02987770v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/italie-plurielle/l-enseignement-de-l-italien-en-france-250314.kjsp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548934v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814531v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/livre/?GCOI=27574100911040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12077" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166571" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990053v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4660" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.166481" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812299v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2616" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812305v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085193v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085214v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085274v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128013v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.2217" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812293v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02990210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoire-education.4074" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>