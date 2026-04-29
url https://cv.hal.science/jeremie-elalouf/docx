--- v0 (2026-03-30)
+++ v1 (2026-04-29)
@@ -166,174 +166,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine ou marchandise ? Esquisse d’une analyse des rôles respectifs de l’abstraction mécanique et marchande</w:t>
+                <w:t xml:space="preserve">Du rôle de la nature dans le design moderniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voix contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370695v1</w:t>
+                <w:t xml:space="preserve">hal-04370991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rôle de la nature dans le design moderniste</w:t>
+                <w:t xml:space="preserve">Machine ou marchandise ? Esquisse d’une analyse des rôles respectifs de l’abstraction mécanique et marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix contemporaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Matière/Matériau(x)/Médium: des controverses fécondes, https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/machine-ou-marchandise-esquisse-d-une-analyse-des-roles-respectifs-de-l-abstraction-mecanique-et-marchande</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04370991v1</w:t>
+                <w:t xml:space="preserve">hal-04370695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choc et entropie : Walter Benjamin et la théorie de l’information</w:t>
               </w:r>
@@ -382,165 +382,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fétichisme de la nature et les secrets de la marchandise</w:t>
+                <w:t xml:space="preserve">La dialectique du « design du peu » et la critique du naturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suite française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Secondo Natura, https://suitefrancaise.labcd.unipi.it/le-fetichisme-de-la-nature-et-les-secrets-de-la-marchandise-charles-baudelaire-et-gottfried-semper-face-aux-expositions-universelles/</w:t>
+              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Arts de faire : Acte 2 - Design du peu, pratiques ordinaires, https://journal.dampress.org/issues/design-du-peu-pratiques-ordinaires/du-design-du-peu-a-la-critique-du-naturalisme-la-notion-de-design-du-peu-au-prisme-des-approches-d%27aicher-et-de-branzi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370975v1</w:t>
+                <w:t xml:space="preserve">hal-04370945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dialectique du « design du peu » et la critique du naturalisme</w:t>
+                <w:t xml:space="preserve">Le fétichisme de la nature et les secrets de la marchandise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les Arts de faire : Acte 2 - Design du peu, pratiques ordinaires, https://journal.dampress.org/issues/design-du-peu-pratiques-ordinaires/du-design-du-peu-a-la-critique-du-naturalisme-la-notion-de-design-du-peu-au-prisme-des-approches-d%27aicher-et-de-branzi</w:t>
+              <w:t xml:space="preserve">Suite française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Secondo Natura, https://suitefrancaise.labcd.unipi.it/le-fetichisme-de-la-nature-et-les-secrets-de-la-marchandise-charles-baudelaire-et-gottfried-semper-face-aux-expositions-universelles/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370945v1</w:t>
+                <w:t xml:space="preserve">hal-04370975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -673,165 +673,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design et la valeur</w:t>
+                <w:t xml:space="preserve">De l'anthropologie de la nature à la critique de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théories et pensées critiques du design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Chomarat-Ruiz, May 2024, Paris Panthéon-Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Investir et investiguer les terrains artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bérénice Bonhomme; Jérémie Elalouf, Jun 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04813879v1</w:t>
+                <w:t xml:space="preserve">halshs-04813899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'anthropologie de la nature à la critique de la valeur</w:t>
+                <w:t xml:space="preserve">Le design et la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investir et investiguer les terrains artistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bérénice Bonhomme; Jérémie Elalouf, Jun 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+              <w:t xml:space="preserve">Théories et pensées critiques du design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Chomarat-Ruiz, May 2024, Paris Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04813899v1</w:t>
+                <w:t xml:space="preserve">halshs-04813879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur le rôle des modèles en design</w:t>
               </w:r>
@@ -880,165 +880,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04813944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;quot;design du peu&amp;quot; à la critique du naturalisme</w:t>
+                <w:t xml:space="preserve">Du rôle de la nature dans le design moderniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design du peu, pratiques ordinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Fetro, Nov 2021, Aubervillers campus condorcet, France</w:t>
+              <w:t xml:space="preserve">De quoi la nature est-elle le nom ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Boucherau; Delphine Hyvrier; alt.516, association de doctorant.e.s stéphanois.e.s., Jun 2021, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04813855v1</w:t>
+                <w:t xml:space="preserve">halshs-04813832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rôle de la nature dans le design moderniste</w:t>
+                <w:t xml:space="preserve">Du &amp;quot;design du peu&amp;quot; à la critique du naturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De quoi la nature est-elle le nom ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Boucherau; Delphine Hyvrier; alt.516, association de doctorant.e.s stéphanois.e.s., Jun 2021, Saint- Etienne, France</w:t>
+              <w:t xml:space="preserve">Design du peu, pratiques ordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Fetro, Nov 2021, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04813832v1</w:t>
+                <w:t xml:space="preserve">halshs-04813855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème politique des ontologies de la représentation</w:t>
               </w:r>
@@ -1358,169 +1358,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts, schématisme et conceptions du monde : le cas de la perspective : Philippe Descola, Erwin Panofsky, Ernst Cassirer, Robert Klein</w:t>
+                <w:t xml:space="preserve">Arts, schématisme et conceptions du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Art et histoire de l'art. Paris 1 - Panthéon-Sorbonne, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2019PA01H316⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02417684v1</w:t>
+                <w:t xml:space="preserve">tel-04373534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts, schématisme et conceptions du monde</w:t>
+                <w:t xml:space="preserve">Arts, schématisme et conceptions du monde : le cas de la perspective : Philippe Descola, Erwin Panofsky, Ernst Cassirer, Robert Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Art et histoire de l'art. Paris 1 - Panthéon-Sorbonne, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2019PA01H316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04373534v1</w:t>
+                <w:t xml:space="preserve">tel-02417684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1596,51 +1596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="380C39A5"/>
+    <w:nsid w:val="F265EC28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1827,51 +1827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-elalouf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4313-3606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Elalouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.487" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiart Nathalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohanne Beltra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caumon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02417684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04373534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-elalouf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4313-3606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Elalouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.487" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiart Nathalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohanne Beltra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caumon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04373534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02417684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H316" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>