--- v1 (2026-04-29)
+++ v2 (2026-05-27)
@@ -166,174 +166,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rôle de la nature dans le design moderniste</w:t>
+                <w:t xml:space="preserve">Machine ou marchandise ? Esquisse d’une analyse des rôles respectifs de l’abstraction mécanique et marchande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix contemporaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Matière/Matériau(x)/Médium: des controverses fécondes, https://journal.dampress.org/issues/matiere-materiau-x-medium-des-controverses-fecondes/machine-ou-marchandise-esquisse-d-une-analyse-des-roles-respectifs-de-l-abstraction-mecanique-et-marchande</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370991v1</w:t>
+                <w:t xml:space="preserve">hal-04370695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine ou marchandise ? Esquisse d’une analyse des rôles respectifs de l’abstraction mécanique et marchande</w:t>
+                <w:t xml:space="preserve">Du rôle de la nature dans le design moderniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Voix contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/voix-contemporaines.487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370695v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choc et entropie : Walter Benjamin et la théorie de l’information</w:t>
               </w:r>
@@ -382,165 +382,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dialectique du « design du peu » et la critique du naturalisme</w:t>
+                <w:t xml:space="preserve">Le fétichisme de la nature et les secrets de la marchandise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Les Arts de faire : Acte 2 - Design du peu, pratiques ordinaires, https://journal.dampress.org/issues/design-du-peu-pratiques-ordinaires/du-design-du-peu-a-la-critique-du-naturalisme-la-notion-de-design-du-peu-au-prisme-des-approches-d%27aicher-et-de-branzi</w:t>
+              <w:t xml:space="preserve">Suite française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Secondo Natura, https://suitefrancaise.labcd.unipi.it/le-fetichisme-de-la-nature-et-les-secrets-de-la-marchandise-charles-baudelaire-et-gottfried-semper-face-aux-expositions-universelles/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370945v1</w:t>
+                <w:t xml:space="preserve">hal-04370975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le fétichisme de la nature et les secrets de la marchandise</w:t>
+                <w:t xml:space="preserve">La dialectique du « design du peu » et la critique du naturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Suite française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Secondo Natura, https://suitefrancaise.labcd.unipi.it/le-fetichisme-de-la-nature-et-les-secrets-de-la-marchandise-charles-baudelaire-et-gottfried-semper-face-aux-expositions-universelles/</w:t>
+              <w:t xml:space="preserve">Design, Arts, Médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les Arts de faire : Acte 2 - Design du peu, pratiques ordinaires, https://journal.dampress.org/issues/design-du-peu-pratiques-ordinaires/du-design-du-peu-a-la-critique-du-naturalisme-la-notion-de-design-du-peu-au-prisme-des-approches-d%27aicher-et-de-branzi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370975v1</w:t>
+                <w:t xml:space="preserve">hal-04370945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -673,165 +673,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'anthropologie de la nature à la critique de la valeur</w:t>
+                <w:t xml:space="preserve">Le design et la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investir et investiguer les terrains artistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bérénice Bonhomme; Jérémie Elalouf, Jun 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
+              <w:t xml:space="preserve">Théories et pensées critiques du design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Chomarat-Ruiz, May 2024, Paris Panthéon-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04813899v1</w:t>
+                <w:t xml:space="preserve">halshs-04813879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design et la valeur</w:t>
+                <w:t xml:space="preserve">De l'anthropologie de la nature à la critique de la valeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théories et pensées critiques du design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Catherine Chomarat-Ruiz, May 2024, Paris Panthéon-Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Investir et investiguer les terrains artistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bérénice Bonhomme; Jérémie Elalouf, Jun 2024, Toulouse (Université Toulouse - Jean Jaurès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04813879v1</w:t>
+                <w:t xml:space="preserve">halshs-04813899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexion sur le rôle des modèles en design</w:t>
               </w:r>
@@ -880,165 +880,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04813944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du rôle de la nature dans le design moderniste</w:t>
+                <w:t xml:space="preserve">Du &amp;quot;design du peu&amp;quot; à la critique du naturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De quoi la nature est-elle le nom ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie Boucherau; Delphine Hyvrier; alt.516, association de doctorant.e.s stéphanois.e.s., Jun 2021, Saint- Etienne, France</w:t>
+              <w:t xml:space="preserve">Design du peu, pratiques ordinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Fetro, Nov 2021, Aubervillers campus condorcet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04813832v1</w:t>
+                <w:t xml:space="preserve">halshs-04813855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du &amp;quot;design du peu&amp;quot; à la critique du naturalisme</w:t>
+                <w:t xml:space="preserve">Du rôle de la nature dans le design moderniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design du peu, pratiques ordinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Fetro, Nov 2021, Aubervillers campus condorcet, France</w:t>
+              <w:t xml:space="preserve">De quoi la nature est-elle le nom ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Boucherau; Delphine Hyvrier; alt.516, association de doctorant.e.s stéphanois.e.s., Jun 2021, Saint- Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04813855v1</w:t>
+                <w:t xml:space="preserve">halshs-04813832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème politique des ontologies de la représentation</w:t>
               </w:r>
@@ -1358,169 +1358,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts, schématisme et conceptions du monde</w:t>
+                <w:t xml:space="preserve">Arts, schématisme et conceptions du monde : le cas de la perspective : Philippe Descola, Erwin Panofsky, Ernst Cassirer, Robert Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Art et histoire de l'art. Paris 1 - Panthéon-Sorbonne, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2019PA01H316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04373534v1</w:t>
+                <w:t xml:space="preserve">tel-02417684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts, schématisme et conceptions du monde : le cas de la perspective : Philippe Descola, Erwin Panofsky, Ernst Cassirer, Robert Klein</w:t>
+                <w:t xml:space="preserve">Arts, schématisme et conceptions du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Elalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Art et histoire de l'art. Université Panthéon-Sorbonne - Paris I, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Art et histoire de l'art. Paris 1 - Panthéon-Sorbonne, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2019PA01H316⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02417684v1</w:t>
+                <w:t xml:space="preserve">tel-04373534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1596,51 +1596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F265EC28"/>
+    <w:nsid w:val="ABED0E29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1827,51 +1827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-elalouf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4313-3606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370991v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Elalouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.487" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370695v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiart Nathalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohanne Beltra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caumon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813899v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813879v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813832v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04373534v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02417684v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H316" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-elalouf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-4313-3606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370695v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Elalouf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370991v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/voix-contemporaines.487" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370925v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114788v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Guerry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiart Nathalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lohanne Beltra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caumon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813899v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813832v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371022v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02417684v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PA01H316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04373534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>