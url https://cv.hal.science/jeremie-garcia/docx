--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -646,598 +646,598 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des aides multimodales au pilotage en aviation légère : étude exploratoire par entretiens</w:t>
+                <w:t xml:space="preserve">SafeSpect: Safety-First Augmented Reality Heads-up Display for Drone Inspections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo G Gaillet</w:t>
+                <w:t xml:space="preserve">Peisen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Scannella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294557v1</w:t>
+                <w:t xml:space="preserve">hal-04905310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeSpect: Safety-First Augmented Reality Heads-up Display for Drone Inspections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting Adaptive Supervision and Control of Airport Ground Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peyruqueou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Bach Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Battut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peisen Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+                <w:t xml:space="preserve">Mathieu Cousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025</w:t>
+              <w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905310v1</w:t>
+                <w:t xml:space="preserve">hal-05000332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Adaptive Supervision and Control of Airport Ground Operation</w:t>
+                <w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Bach Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Peyruqueou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Battut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AutomationXP25: Hybrid Automation Experiences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th EASN International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025090015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000332v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la supervision au pilotage manuel : vers un contrôle flexible de flottes de drones pour la recherche et le sauvetage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorélia Latarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th EASN International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/engproc2025090015⟩</w:t>
+              <w:t xml:space="preserve">36eme conférence francophone sur l'interaction humain-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283109v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la supervision au pilotage manuel : vers un contrôle flexible de flottes de drones pour la recherche et le sauvetage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers des aides multimodales au pilotage en aviation légère : étude exploratoire par entretiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo G Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorélia Latarche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+                <w:t xml:space="preserve">Sébastien Scannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36eme conférence francophone sur l'interaction humain-machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294783v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOCUS: an Intelligent Startle Management Assistant for Maximizing Pilot Resilience</w:t>
               </w:r>
@@ -1727,845 +1727,845 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sécurité avant tout! Étude par entretiens de la planification de missions de drones pour guider la conception des systèmes soutenant les analyses de sécurité et les demandes d’autorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balita Heriniaina Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM '22: 33e conférence internationale francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, France. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3500866.3516378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653339v1</w:t>
+                <w:t xml:space="preserve">hal-03847187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEON: Toward a concept of operation and tools for supporting engine-off navigation for ground operations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting drone mission planning and risk assessment with interactive representations of operational parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balita Heriniaina Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward Sustainable Aviation Summit (TSAS) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. pp.1091-1100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859908v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Make-A-Morph: Exploring the design space of inflatable devices made from planar fabric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dronible: Operating drones with Tangible objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Guillaume</w:t>
+                <w:t xml:space="preserve">Viot Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Richalet</w:t>
+                <w:t xml:space="preserve">Vo Dong Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Teyssier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pauchet Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETIS 2022</w:t>
+              <w:t xml:space="preserve">Proceedings of ETIS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006048v1</w:t>
+                <w:t xml:space="preserve">hal-04006015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dronible: Operating drones with Tangible objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Make-A-Morph: Exploring the design space of inflatable devices made from planar fabric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Richalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ETIS 2022</w:t>
+              <w:t xml:space="preserve">ETIS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006015v1</w:t>
+                <w:t xml:space="preserve">hal-04006048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting drone mission planning and risk assessment with interactive representations of operational parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AEON: Toward a concept of operation and tools for supporting engine-off navigation for ground operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peyruqueou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balita Rakotonarivo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priou Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Bach Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Toward Sustainable Aviation Summit (TSAS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03826946v1</w:t>
+                <w:t xml:space="preserve">hal-03859908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité avant tout! Étude par entretiens de la planification de missions de drones pour guider la conception des systèmes soutenant les analyses de sécurité et les demandes d’autorisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '22: 33e conférence internationale francophone sur l'Interaction Humain-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847187v1</w:t>
+                <w:t xml:space="preserve">hal-03653339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is fascinating to make these beasts fly&amp;quot;: Understanding Visually Impaired People's Motivations and Needs for Drone Piloting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinitha Gadiraju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaun K Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSETS 2021 - International ACM SIGACCESS Conference on Computers and Accessibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Maryland (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Systématique de la Littérature sur le Soutien à la Sécurité des Opérations de Drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Balita H Rakotonarivo</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balita Heriniaina Rakotonarivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2577,1973 +2577,1982 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e Conférence Francophone sur l'Interaction Homme-Machine (IHM '20.21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450522.3451328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CandyFly: Flying drones by pilots with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHM'20 21 - 32e Conférence Francophone sur l’Interaction Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Metz (virtuel), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3450522.3451322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface of Proceedings iHDI 2020 -Interdisciplinary Workshop on Human-Drone Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Aydin Baytaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehmet Aydin Baytaş</w:t>
+                <w:t xml:space="preserve">Sara Ljungblad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph La Delfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interdisciplinary Workshop on Human-Drone Interaction (iHDI 2020) – part of the 2020 CHI Conference on Human Factors in Computing Systems (CHI '20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruent audio-visual alarms for supervision tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saporito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Audry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAD 19, 25th international conference on auditory display</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135341v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t>
+                <w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290607.3312957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128390v1</w:t>
+                <w:t xml:space="preserve">hal-02015415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards congruent cross-modal audio-visual alarms for supervision tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Haptic and Audio Interaction Design - HAID2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015415v1</w:t>
+                <w:t xml:space="preserve">hal-02015502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards congruent cross-modal audio-visual alarms for supervision tasks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Congruent audio-visual alarms for supervision tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Haptic and Audio Interaction Design - HAID2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">ICAD 19, 25th international conference on auditory display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015502v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizir: A Domain-Specific Graphical Language for Authoring and Operating Airport Automations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST 2018, 31st ACM Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACM SIGCHI, Oct 2018, Berlin, Germany. pp.Pages 261-273/ ISBN: 978-1-4503-5948-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3242587.3242623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation Computer-aided Composition Environment: A New Implementation of OpenMusic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timed Sequences: A Framework for Computer-Aided Composition with Temporal Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">TENOR 2017, 3rd International Conference on Technologies for Music Notation and Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567619v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed Sequences: A Framework for Computer-Aided Composition with Temporal Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next-generation Computer-aided Composition Environment: A New Implementation of OpenMusic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TENOR 2017, 3rd International Conference on Technologies for Music Notation and Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484077v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music and HCI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Centered Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gillies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fiebrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Holland</w:t>
+                <w:t xml:space="preserve">Atau Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mcpherson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Gurevich</w:t>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Abstracts of the 2016 CHI Conference on Human Factors in Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2851581.2856479⟩</w:t>
+              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2016, San Jose, California, United States. pp.3558-3565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851581.2856492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426812v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Centered Machine Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Music and HCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Mcpherson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gillies</w:t>
+                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Fiebrink</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+                <w:t xml:space="preserve">Michael Gurevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2851581.2856492⟩</w:t>
+              <w:t xml:space="preserve">Extended Abstracts of the 2016 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.3339-3346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851581.2856479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437057v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires: a Mobile Application for Controlling Sound Spatialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Favory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI EA '16: ACM Extended Abstracts on Human Factors in Computing Systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2851581.2890246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires : une application mobile pour le contrôle et l'écriture de la spatialisation sonore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Tools and Applications for Interactive-Algorithmic Control of Sound Spatialization in OpenMusic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Favory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">inSONIC2015, Aesthetics of Spatial Audio in Sound, Music and Sound Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01218595v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and Applications for Interactive-Algorithmic Control of Sound Spatialization in OpenMusic</w:t>
+                <w:t xml:space="preserve">Towards Interactive Authoring Tools for Composing Spatialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Carpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inSONIC2015, Aesthetics of Spatial Audio in Sound, Music and Sound Art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">IEEE 10th Symposium on 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226263v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Interactive Authoring Tools for Composing Spatialization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet EFFICACE : Développements et perspectives en composition assistée par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Carpentier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th Symposium on 3D User Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Arles, France</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108709v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01142022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet EFFICACE : Développements et perspectives en composition assistée par ordinateur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires : une application mobile pour le contrôle et l'écriture de la spatialisation sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142022v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Observation with Polyphony: a Multifaceted Tool for Studying Music Composition</w:t>
+                <w:t xml:space="preserve">PaperComposer: Creating Interactive Paper Interfaces for Music Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+                <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS'14 - ACM conference on Designing Interactive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988725v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pOM: Linking Pen Gestures to Computer-Aided Composition Processes</w:t>
               </w:r>
@@ -4618,678 +4627,669 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaperComposer: Creating Interactive Paper Interfaces for Music Composition</w:t>
+                <w:t xml:space="preserve">Structured Observation with Polyphony: a Multifaceted Tool for Studying Music Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wendy Mackay</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIS'14 - ACM conference on Designing Interactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2014, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089463v1</w:t>
+                <w:t xml:space="preserve">hal-00988725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaperTonnetz: Supporting Music Composition with Interactive Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extend Abstract on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Paper Substrates to Support Musical Creation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PaperTonnetz: Music Composition with Interactive Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wendy Mackay</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Spicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664334v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaperTonnetz: Music Composition with Interactive Paper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive Paper Substrates to Support Musical Creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718334v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INKSPLORER : VERS LE PAPIER INTERACTIF POUR LA COMPOSITION MUSICALE DÉMONSTRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InkSplorer: Exploring Musical Ideas on Paper and Computer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Agon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Interfaces for Musical Expression (NIME 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00600083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5299,180 +5299,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Design Workbench for Interactive Music Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Malloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Holland; Tom Mudd; Katie Wilkie-McKenna; Andrew McPherson; Marcelo M. Wanderley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Directions in Music and Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-40, 2019, Springer Series on Cultural Computing, 978-3-319-92068-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-92069-6_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5482,332 +5482,332 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROCÉDÉ ET APPAREIL DE GESTION D'ENTITÉS DANS UN ESPACE PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2019121795. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Apparatus Managing Entities in a Physical Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 20170306652. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method and Apparatus managing entities in a space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP17306652. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5817,147 +5817,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Computer Interaction meets Computer Music: The MIDWAY Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Malloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Malloch</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01370588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5967,51 +5967,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the Art on Computer-Supported Collaborative Work (CSCW), Situation Awareness (SA) and Human-Automation Teaming (HAT) for the SESAR ER2 AEON (Advanced Engine-Off Navigation) Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6037,51 +6037,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dong-Bach Vo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole Nationale de l'Aviation Civile. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03930640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6091,100 +6091,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting music composition with interactive paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Other [cs.OH]. Université Paris Sud - Paris XI, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01056992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6194,91 +6194,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">iHDI: First International Workshop on Human-Drone Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica R Cauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Funk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6287,84 +6287,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Khamis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHI 2019, Conference on Human Factors in Computing Systems Extended Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. ACM, pp.art. no. 3299001., 2019, CHI Conference on Human Factors in Computing Systems Extended Abstracts (CHI’19 Extended Abstracts), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3290607.3299001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6511,51 +6511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G Gaillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905310v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05000332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;lia Latarche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765720" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Cyrille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006015v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Nicolas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Dong Bach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauchet Sylvain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03826946v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Rakotonarivo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03847187v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516378" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita H Rakotonarivo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02877188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Aydin Bayta&#351;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Funk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ljungblad" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Delfa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Audry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015502v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484077v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426812v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Holland" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gurevich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856479" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437057v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gillies" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856492" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2890246" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218595v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820624" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Schumacher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108709v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053295v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670450" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837640v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718334v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600083v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05010663v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697986v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697981v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056992v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112101" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01990121v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3299001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05000332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;lia Latarche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G Gaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765713" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03847187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03826946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Dong Bach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauchet Sylvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Cyrille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02877188v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Aydin Bayta&#351;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Funk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ljungblad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Delfa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Audry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gillies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Holland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gurevich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856479" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2890246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Schumacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820624" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670450" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053295v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05010663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01990121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3299001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>