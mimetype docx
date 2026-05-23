--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -646,135 +646,131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SafeSpect: Safety-First Augmented Reality Heads-up Display for Drone Inspections</w:t>
+                <w:t xml:space="preserve">Vers des aides multimodales au pilotage en aviation légère : étude exploratoire par entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peisen Xu</w:t>
+                <w:t xml:space="preserve">Angelo G Gaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Scannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905310v1</w:t>
+                <w:t xml:space="preserve">hal-05294557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Adaptive Supervision and Control of Airport Ground Operation</w:t>
               </w:r>
@@ -875,369 +871,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SafeSpect: Safety-First Augmented Reality Heads-up Display for Drone Inspections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peisen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Tsang Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th EASN International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CHI 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283109v1</w:t>
+                <w:t xml:space="preserve">hal-04905310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la supervision au pilotage manuel : vers un contrôle flexible de flottes de drones pour la recherche et le sauvetage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards More Automated Airport Ground Operations Including Engine-Off Taxiing Techniques Within the Auto-Steer Taxi at AIRport (ASTAIR) Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Bach Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peyruqueou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Battut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36eme conférence francophone sur l'interaction humain-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th EASN International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Thessalokini, Greece. pp.15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/engproc2025090015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765720⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05294783v1</w:t>
+                <w:t xml:space="preserve">hal-05283109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des aides multimodales au pilotage en aviation légère : étude exploratoire par entretiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la supervision au pilotage manuel : vers un contrôle flexible de flottes de drones pour la recherche et le sauvetage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Scannella</w:t>
+                <w:t xml:space="preserve">Lorélia Latarche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'25 - 36e Conférence Internationale Francophone sur l'Interaction Humain-Machine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIHM; Université de Toulouse; ENAC, Nov 2025, Toulouse, France. </w:t>
+              <w:t xml:space="preserve">36eme conférence francophone sur l'interaction humain-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3765712.3765713⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3765712.3765720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294557v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOCUS: an Intelligent Startle Management Assistant for Maximizing Pilot Resilience</w:t>
               </w:r>
@@ -1727,261 +1727,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité avant tout! Étude par entretiens de la planification de missions de drones pour guider la conception des systèmes soutenant les analyses de sécurité et les demandes d’autorisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM '22: 33e conférence internationale francophone sur l'Interaction Humain-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847187v1</w:t>
+                <w:t xml:space="preserve">hal-03653339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting drone mission planning and risk assessment with interactive representations of operational parameters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AEON: Toward a concept of operation and tools for supporting engine-off navigation for ground operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Peyruqueou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priou Cyrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong-Bach Vo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Toward Sustainable Aviation Summit (TSAS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826946v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dronible: Operating drones with Tangible objects</w:t>
               </w:r>
@@ -2194,234 +2167,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEON: Toward a concept of operation and tools for supporting engine-off navigation for ground operations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurité avant tout! Étude par entretiens de la planification de missions de drones pour guider la conception des systèmes soutenant les analyses de sécurité et les demandes d’autorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balita Heriniaina Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toward Sustainable Aviation Summit (TSAS) 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM '22: 33e conférence internationale francophone sur l'Interaction Humain-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Namur, France. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3500866.3516378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859908v1</w:t>
+                <w:t xml:space="preserve">hal-03847187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CandyFly: Bringing fun to drone pilots with disabilities through adapted and adaptable interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supporting drone mission planning and risk assessment with interactive representations of operational parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balita Heriniaina Rakotonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Drougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Conversy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Conference on Human Factors in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. pp.1091-1100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653339v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is fascinating to make these beasts fly&amp;quot;: Understanding Visually Impaired People's Motivations and Needs for Drone Piloting</w:t>
               </w:r>
@@ -2842,433 +2842,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Congruent audio-visual alarms for supervision tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICAD 19, 25th international conference on auditory display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Newcastle, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128390v1</w:t>
+                <w:t xml:space="preserve">hal-02135341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards congruent cross-modal audio-visual alarms for supervision tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Audry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Haptic and Audio Interaction Design - HAID2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015415v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards congruent cross-modal audio-visual alarms for supervision tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HandiFly: towards interactions to support drone pilots with disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Haptic and Audio Interaction Design - HAID2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CHI'19, Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3290607.3312957⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015502v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruent audio-visual alarms for supervision tasks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing human-drone interactions with the Paparazzi UAV System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saporito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliott Audry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gautier Hattenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAD 19, 25th international conference on auditory display</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Newcastle, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Human-Drone Interaction- CHI'19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135341v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vizir: A Domain-Specific Graphical Language for Authoring and Operating Airport Automations</w:t>
               </w:r>
@@ -3382,511 +3382,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timed Sequences: A Framework for Computer-Aided Composition with Temporal Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next-generation Computer-aided Composition Environment: A New Implementation of OpenMusic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diemo Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TENOR 2017, 3rd International Conference on Technologies for Music Notation and Representation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference (ICMC'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01484077v1</w:t>
+                <w:t xml:space="preserve">hal-01567619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation Computer-aided Composition Environment: A New Implementation of OpenMusic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timed Sequences: A Framework for Computer-Aided Composition with Temporal Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference (ICMC'17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">TENOR 2017, 3rd International Conference on Technologies for Music Notation and Representation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, A Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567619v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01484077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Centered Machine Learning</w:t>
+                <w:t xml:space="preserve">Music and HCI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gillies</w:t>
+                <w:t xml:space="preserve">Simon Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Fiebrink</w:t>
+                <w:t xml:space="preserve">Andrew Mcpherson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atau Tanaka</w:t>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gurevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2851581.2856492⟩</w:t>
+              <w:t xml:space="preserve">Extended Abstracts of the 2016 CHI Conference on Human Factors in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.3339-3346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2851581.2856479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437057v1</w:t>
+                <w:t xml:space="preserve">hal-02426812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Music and HCI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-Centered Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Mcpherson</w:t>
+                <w:t xml:space="preserve">Marco Gillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+                <w:t xml:space="preserve">Rebecca Fiebrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Wanderley</w:t>
+                <w:t xml:space="preserve">Atau Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gurevich</w:t>
+                <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Abstracts of the 2016 CHI Conference on Human Factors in Computing Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.3339-3346, </w:t>
+              <w:t xml:space="preserve">Conference on Human Factors in Computing Systems (CHI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, May 2016, San Jose, California, United States. pp.3558-3565, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2851581.2856479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2851581.2856492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426812v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires: a Mobile Application for Controlling Sound Spatialization</w:t>
               </w:r>
@@ -3970,148 +3970,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and Applications for Interactive-Algorithmic Control of Sound Spatialization in OpenMusic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires : une application mobile pour le contrôle et l'écriture de la spatialisation sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Favory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Favory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">inSONIC2015, Aesthetics of Spatial Audio in Sound, Music and Sound Art</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.a5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2820619.2820624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226263v1</w:t>
+                <w:t xml:space="preserve">hal-01218595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Interactive Authoring Tools for Composing Spatialization</w:t>
               </w:r>
@@ -4311,451 +4294,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires : une application mobile pour le contrôle et l'écriture de la spatialisation sonore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools and Applications for Interactive-Algorithmic Control of Sound Spatialization in OpenMusic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlon Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Favory</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">inSONIC2015, Aesthetics of Spatial Audio in Sound, Music and Sound Art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218595v1</w:t>
+                <w:t xml:space="preserve">hal-01226263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PaperComposer: Creating Interactive Paper Interfaces for Music Composition</w:t>
+                <w:t xml:space="preserve">Structured Observation with Polyphony: a Multifaceted Tool for Studying Music Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wendy Mackay</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DIS'14 - ACM conference on Designing Interactive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Jun 2014, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089463v1</w:t>
+                <w:t xml:space="preserve">hal-00988725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pOM: Linking Pen Gestures to Computer-Aided Composition Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Computer Music Conference (ICMC) joint with the 11th Sound &amp; Music Computing conference (SMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structured Observation with Polyphony: a Multifaceted Tool for Studying Music Composition</w:t>
+                <w:t xml:space="preserve">PaperComposer: Creating Interactive Paper Interfaces for Music Composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wendy E. Mackay</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIS'14 - ACM conference on Designing Interactive Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM'14, 26e conférence francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Lille, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2670444.2670450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00988725v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PaperTonnetz: Supporting Music Composition with Interactive Paper</w:t>
               </w:r>
@@ -4780,51 +4780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extend Abstract on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4888,51 +4888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Spicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound and Music Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4996,51 +4996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGCHI Conference on Human Factors in Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5091,51 +5091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5212,51 +5212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theophanis Tsandilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Agon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Interfaces for Musical Expression (NIME 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo M. Wanderley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5522,51 +5522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5623,51 +5623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5724,51 +5724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Conversy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saporito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Buisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5870,51 +5870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Malloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6511,51 +6511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905310v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05000332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294783v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;lia Latarche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765720" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294557v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G Gaillet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765713" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03847187v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516378" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03826946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836056" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Dong Bach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauchet Sylvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859908v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Cyrille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02877188v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Aydin Bayta&#351;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Funk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ljungblad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Delfa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015502v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Audry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437057v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gillies" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426812v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Holland" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gurevich" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856479" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2890246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226263v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Schumacher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820624" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670450" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053295v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988725v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05010663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01990121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3299001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05421612v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lamirault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00187208251342100" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03163800v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R. Cauchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khamis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kljun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447889" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01467080v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bresson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09298215.2016.1230632" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G Gaillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Scannella" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765713" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05000332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905310v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peisen Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Tsang Ooi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294783v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#233;lia Latarche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3765712.3765720" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04655359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o De-La-Hogue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012915600004562" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bornes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04148712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balita Heriniaina Rakotonarivo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drougard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3581003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04034252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolly" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544548.3580951" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03653339v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859908v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Cyrille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viot Nicolas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vo Dong Bach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauchet Sylvain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-04006048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Guillaume" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Richalet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Teyssier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03847187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3500866.3516378" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03826946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03299076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinitha Gadiraju" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun K Kane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03217297v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451328" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03192142v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3450522.3451322" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02877188v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Aydin Bayta&#351;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Funk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ljungblad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph La Delfa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02135341v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Audry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015502v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02015415v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3312957" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saporito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hattenberger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Paris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567619v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Bouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diemo Schwarz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484077v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426812v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Holland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mcpherson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Wanderley" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gurevich" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856479" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gillies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fiebrink" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atau Tanaka" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2856492" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285852v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Favory" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851581.2890246" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2820624" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108709v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jacquemard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226263v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Schumacher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00988725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophanis Tsandilas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Agon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053295v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leroux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2670444.2670450" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00837640v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bigo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spicher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00718334v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00664334v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00600083v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02056992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo M. Wanderley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92069-6_2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05010663v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697986v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01697981v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01370588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01056992v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01990121v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica R Cauchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290607.3299001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>