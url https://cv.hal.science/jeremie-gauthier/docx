--- v0 (2026-03-31)
+++ v1 (2026-05-06)
@@ -1760,381 +1760,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00778677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse du pouvoir policier discriminant</w:t>
+                <w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;l'Etat au prisme du contrôle des déviance : plaidoyer pour une approche ethnographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (2), pp.267-278</w:t>
+              <w:t xml:space="preserve">, 2010, 34 (2), pp.145-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523204v1</w:t>
+                <w:t xml:space="preserve">halshs-00526284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;l'Etat au prisme du contrôle des déviance : plaidoyer pour une approche ethnographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'État au prisme du contrôle des déviances : plaidoyer pour une approche ethnographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Darley</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddie Hartmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (2), pp.145-147</w:t>
+              <w:t xml:space="preserve">, 2010, 34 (2), dossier complet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00526284v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État au prisme du contrôle des déviances : plaidoyer pour une approche ethnographique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Esquisse du pouvoir policier discriminant. Une analyse interactionniste des cadres de l'expérience policière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gauthier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Mainsant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (2), dossier complet</w:t>
+              <w:t xml:space="preserve">, 2010, 34 (2), pp.167-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523193v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00431851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse du pouvoir policier discriminant. Une analyse interactionniste des cadres de l'expérience policière.</w:t>
+                <w:t xml:space="preserve">Esquisse du pouvoir policier discriminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34 (2), pp.167-177</w:t>
+              <w:t xml:space="preserve">, 2010, 34 (2), pp.267-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00431851v1</w:t>
+                <w:t xml:space="preserve">hal-00523204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Berlin, le contrôle par la prévention</w:t>
               </w:r>
@@ -3452,195 +3452,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bon flic bon genre</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrôle au faciès devant le tribunal. Entretien avec Slim Ben Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Police : Questions sensibles</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.77-92, 2018, 978-2-13-078913-0</w:t>
+              <w:t xml:space="preserve">Police. Questions sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, pp.65-76, 2018, Vie des idées, 978-2-13-078913-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02407683v1</w:t>
+                <w:t xml:space="preserve">hal-02572927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle au faciès devant le tribunal. Entretien avec Slim Ben Achour</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bon flic bon genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Darley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jérémie Gauthier; Fabien Jobard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Police. Questions sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de France, pp.65-76, 2018, Vie des idées, 978-2-13-078913-0</w:t>
+              <w:t xml:space="preserve">Police : Questions sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-92, 2018, 978-2-13-078913-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572927v1</w:t>
+                <w:t xml:space="preserve">halshs-02407683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimités policières, approches comparées</w:t>
               </w:r>
@@ -4293,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.128.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peaucellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.433.0421" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.124.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867220v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Gruyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ademard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.064606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lukas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523204v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526284v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Hartmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523193v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hartmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431851v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Police_%3A_questions_sensibles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293639v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407683v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Keller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevillotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Daill&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Schlagdenhauffen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Gauthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.128.0005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834634v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Maillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.221.0037" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004626v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Maillard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peaucellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406074v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.433.0421" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02393756v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.124.0059" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612097v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614444v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19577" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160340v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L&#233;vy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00867220v4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego D. Gruyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Frankland" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chbihi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ademard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.064606" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111180v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sintomer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778658v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778677v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Lukas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00526284v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Mainsant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Hartmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hartmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523204v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429352v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02561980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigour" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00969570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Germes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532975v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532976v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01689213v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jobard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Police_%3A_questions_sensibles" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572931v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744181v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03928682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04070503v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293639v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03084438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572926v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02407683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965233v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571571v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431848v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Keller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05547018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guenot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chevillotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Daill&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00778649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>