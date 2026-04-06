--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -691,633 +691,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete 3D modeling of porous-cracked ceramic at the microstructure scale</w:t>
+                <w:t xml:space="preserve">Comparing failure tests on pharmaceutical tablets: Interpretation using experimental results and a numerical approach with cohesive zone models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Longchamp</w:t>
+                <w:t xml:space="preserve">Vincent Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Girardot</w:t>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. André</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Tchoreloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.11.026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 642, pp.123166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741570v1</w:t>
+                <w:t xml:space="preserve">hal-04522728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing failure tests on pharmaceutical tablets: Interpretation using experimental results and a numerical approach with cohesive zone models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disk-shaped compact tension test for fracture analysis on pharmaceutical tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Croquelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchoreloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123166⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 413, pp.118016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04522728v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk-shaped compact tension test for fracture analysis on pharmaceutical tablets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+                <w:t xml:space="preserve">Discrete 3D modeling of porous-cracked ceramic at the microstructure scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Longchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Croquelois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Morel</w:t>
+                <w:t xml:space="preserve">A. Quet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 413, pp.118016. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (4), pp.2522-2536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227669v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic calibration of a discrete domain using a proper generalized decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D DEM simulation to study the influence of material and process parameters on spreading of metallic powder in additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pruliere</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00385-8⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00380-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141865v1</w:t>
+                <w:t xml:space="preserve">hal-03141806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D DEM simulation to study the influence of material and process parameters on spreading of metallic powder in additive manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic calibration of a discrete domain using a proper generalized decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+                <w:t xml:space="preserve">Etienne Pruliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00380-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00385-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141806v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement of cellular materials with short fibres: Application to a bio-based cork multi-scale foam</w:t>
               </w:r>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 277, pp.116464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1829,377 +1829,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dynamic fracture of hollow spheres under compression using the Discrete Element Method</w:t>
+                <w:t xml:space="preserve">Numerical investigations on a yarn structure at the microscale towards scale transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Core</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333195v1</w:t>
+                <w:t xml:space="preserve">hal-02284711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on a yarn structure at the microscale towards scale transition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yvan Iordanoff</w:t>
+                <w:t xml:space="preserve">Strain rate influence on mechanical behavior of a single wire entangled material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.03001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284711v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain rate influence on mechanical behavior of a single wire entangled material</w:t>
+                <w:t xml:space="preserve">Study of the dynamic fracture of hollow spheres under compression using the Discrete Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Guerard</w:t>
+                <w:t xml:space="preserve">Arthur Core</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183, pp.03001</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.1378-1383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333159v1</w:t>
+                <w:t xml:space="preserve">hal-02333195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking pharmaceutical tablets with a hole: Reevaluation of the stress concentration factor and influence of the hole size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Croquelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2207,51 +2207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cazautets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tchoreloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 317, pp.126-132</w:t>
@@ -2274,243 +2274,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluation of the diametral compression test for tablets using the flattened disc geometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A mesoscopic model using the discrete element method for impacts on dry fabrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (4), pp.408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378705v1</w:t>
+                <w:t xml:space="preserve">hal-02333234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mesoscopic model using the discrete element method for impacts on dry fabrics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reevaluation of the diametral compression test for tablets using the flattened disc geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Croquelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 513 (1-2), pp.669-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2016.09.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333234v1</w:t>
+                <w:t xml:space="preserve">hal-01378705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling laser drilling in percussion regime using constraint natural element method</w:t>
               </w:r>
@@ -2852,3159 +2852,3159 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration d'équations d'état dans un contexte de simulation discrète de chocs hypervéloces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse numérique de l'endommagement dynamique à l'échelle de la microstructure par simulation discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Longchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation discrète 3D de la microstructure de céramiques projetées plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Longchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D characterisation of a multi-scale foam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Tomography of Materials &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai Disk-shaped Compact Tension pour l’analyse à rupture de comprimés pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Croquelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchoreloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étalabilité d’une poudre dans les procédés de fabrication additive : analyse numérique et discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation 3D par élément discret de céramiques projetées plasma à l'échelle de la porosité sous sollicitation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Longchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étalabilité d'une poudre dans les procédés de fabrication additive : analyse numérique et discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulations numériques d'essais d'écaillage avec la Méthode des Éléments Discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bremaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Zinszner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Forquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling brittle elastic media with polyhedral discrete element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Particles 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation 3D de l'étalement de la poudre dans le procédé LBM (Laser Beam Melting) : influence de paramètres procédés et matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibration élastique de milieux discrets via une réduction de modèle PGD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de fibres courtes sur la microstructure et comportement mécanique d'un liège aggloméré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès de Montbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle approche combinée &amp;quot;élément discret / élément lattice&amp;quot; pour la simulation de milieu élastique fragile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperelastic modelling of yarn structures for dynamic applica- tions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International DYMAT Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Arcachon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818301031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain Rate Effect on the Compressive Behaviour of Reinforced Cork Agglomerates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DYMAT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Arcachon (France), France. pp.03018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201818303018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation 3D multi-échelles de la microstructure du liège aggloméré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes journées du GDR 3544 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Analysis of Kevlar KM2 Yarn Subjected to Transverse Impact in high speed range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNC20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jun 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Analysis of Kevlar KM2 Yarn Subjected to Transversal Impact in Short Time Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation discrete et multi échelle du comportement sous impact de matériaux tissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation du taux de restitution d'énergie critique dynamique par la méthode des éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A promising way to model damage in composite and dry fabrics using a Discrete Element Method (DEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ba Danh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Society for Composites 29th Technical Conference 16th US-Japan Conference on Composite Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, San diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédé de perçage par laser : Comparaison entre des données expérimentales et une simulation 2D basée sur la méthode CNEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéremy Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès français de mécanique (21 ; 2013 ; Bordeaux (Gironde)).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation numérique du perçage laser par la méthode C-NEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laserap'7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse non destructive des défauts engendrés par le perçage laser des barrières thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guipont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Jeandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LASERAP'7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. pp.288-293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00751784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation of the laser drilling process with the Constraint Natural Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lounes Illoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICALEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anaheim, CA, United States. pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Mesh density and geodesic tortuosity in planar triangular tessellations devoted to fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joffrey Lhonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawfal Blal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Monerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Shaqfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653166v1</w:t>
-              </w:r>
-[...2957 lines deleted...]
-                <w:t xml:space="preserve">hal-01195855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6348,51 +6348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84DBD320"/>
+    <w:nsid w:val="03ECDC69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6579,51 +6579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-girardot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3690-6464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180810375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4242-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00865-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04578042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelidakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Caulk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Celigueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longchamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoreloff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Croquelois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00385-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marchais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Metton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00380-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pombo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00482-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Core" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Girardot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Iordanoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazautets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.09.088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333234v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1269-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vicaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610894v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Longchamp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Malaise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106472v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280144v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717646v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280143v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bremaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824610v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924133v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cor&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621568v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133414v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899270v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Danh Le" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918548v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Girardot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03857280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01068269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENAM0001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-girardot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3690-6464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180810375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4242-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00865-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04578042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelidakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Caulk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Celigueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoreloff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Croquelois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longchamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marchais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Metton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00380-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00385-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pombo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00482-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Girardot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Iordanoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Core" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazautets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.09.088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1269-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vicaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Longchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Malaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bremaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cor&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Danh Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Girardot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03857280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01068269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENAM0001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>