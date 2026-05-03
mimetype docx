--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -306,278 +306,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05229278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Structural Dynamic Effects on the Mechanical Behavior of a Polymeric Foam by Means of Time-Temperature Superposition</w:t>
+                <w:t xml:space="preserve">In situ characterisation of dynamic fracture in $Al_2O_3$ using ultra-fast X-ray phase contrast radioscopy: effects of porosity and crack speed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quentin Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bratislav Lukic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40870-025-00504-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-024-00816-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401447v1</w:t>
+                <w:t xml:space="preserve">hal-04885134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ characterisation of dynamic fracture in $Al_2O_3$ using ultra-fast X-ray phase contrast radioscopy: effects of porosity and crack speed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Henry</w:t>
+                <w:t xml:space="preserve">Investigation of Structural Dynamic Effects on the Mechanical Behavior of a Polymeric Foam by Means of Time-Temperature Superposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bratislav Lukic</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 249, pp.11. </w:t>
+              <w:t xml:space="preserve">Journal of Dynamic Behavior of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-024-00816-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40870-025-00504-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885134v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing open-source DEM frameworks for simulations of common bulk processes</w:t>
               </w:r>
@@ -691,702 +691,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing failure tests on pharmaceutical tablets: Interpretation using experimental results and a numerical approach with cohesive zone models</w:t>
+                <w:t xml:space="preserve">Discrete 3D modeling of porous-cracked ceramic at the microstructure scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mazel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+                <w:t xml:space="preserve">V. Longchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Morel</w:t>
+                <w:t xml:space="preserve">J. Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tchoreloff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Quet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123166⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 44 (4), pp.2522-2536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04522728v1</w:t>
+                <w:t xml:space="preserve">hal-04741570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disk-shaped compact tension test for fracture analysis on pharmaceutical tablets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing failure tests on pharmaceutical tablets: Interpretation using experimental results and a numerical approach with cohesive zone models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tchoreloff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 642, pp.123166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2023.123166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05227669v1</w:t>
+                <w:t xml:space="preserve">hal-04522728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete 3D modeling of porous-cracked ceramic at the microstructure scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disk-shaped compact tension test for fracture analysis on pharmaceutical tablets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Croquelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchoreloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Longchamp</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Quet</w:t>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 44 (4), pp.2522-2536. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 413, pp.118016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2023.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2022.118016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741570v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D DEM simulation to study the influence of material and process parameters on spreading of metallic powder in additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elastic calibration of a discrete domain using a proper generalized decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Marchais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+                <w:t xml:space="preserve">Etienne Pruliere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00380-z⟩</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00385-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141806v1</w:t>
+                <w:t xml:space="preserve">hal-03141865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic calibration of a discrete domain using a proper generalized decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3D DEM simulation to study the influence of material and process parameters on spreading of metallic powder in additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Pruliere</w:t>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-020-00385-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-020-00380-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141865v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement of cellular materials with short fibres: Application to a bio-based cork multi-scale foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, pp.103271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 277, pp.116464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1727,90 +1727,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale foam : 3D structure/compressive behaviour relationship of agglomerated cork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5, pp.100219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1829,377 +1829,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02405511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on a yarn structure at the microscale towards scale transition</w:t>
+                <w:t xml:space="preserve">Study of the dynamic fracture of hollow spheres under compression using the Discrete Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yvan Iordanoff</w:t>
+                <w:t xml:space="preserve">Arthur Core</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13, pp.1378-1383</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284711v1</w:t>
+                <w:t xml:space="preserve">hal-02333195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain rate influence on mechanical behavior of a single wire entangled material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+                <w:t xml:space="preserve">Numerical investigations on a yarn structure at the microscale towards scale transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2017.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333159v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the dynamic fracture of hollow spheres under compression using the Discrete Element Method</w:t>
+                <w:t xml:space="preserve">Strain rate influence on mechanical behavior of a single wire entangled material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Core</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+                <w:t xml:space="preserve">Sandra Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13, pp.1378-1383</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183, pp.03001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333195v1</w:t>
+                <w:t xml:space="preserve">hal-02333159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking pharmaceutical tablets with a hole: Reevaluation of the stress concentration factor and influence of the hole size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Croquelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2207,51 +2207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cazautets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tchoreloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 317, pp.126-132</w:t>
@@ -2362,77 +2362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reevaluation of the diametral compression test for tablets using the flattened disc geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Guerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Croquelois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,51 +3047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3241,90 +3241,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D characterisation of a multi-scale foam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tomography of Materials &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3343,260 +3343,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai Disk-shaped Compact Tension pour l’analyse à rupture de comprimés pharmaceutiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étalabilité d’une poudre dans les procédés de fabrication additive : analyse numérique et discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280143v1</w:t>
+                <w:t xml:space="preserve">hal-04280144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalabilité d’une poudre dans les procédés de fabrication additive : analyse numérique et discrète</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Essai Disk-shaped Compact Tension pour l’analyse à rupture de comprimés pharmaceutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Croquelois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tchoreloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280144v1</w:t>
+                <w:t xml:space="preserve">hal-04280143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D par élément discret de céramiques projetées plasma à l'échelle de la porosité sous sollicitation dynamique</w:t>
               </w:r>
@@ -3634,51 +3634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3703,90 +3703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalabilité d'une poudre dans les procédés de fabrication additive : analyse numérique et discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4031,90 +4031,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 3D de l'étalement de la poudre dans le procédé LBM (Laser Beam Melting) : influence de paramètres procédés et matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4221,51 +4221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de fibres courtes sur la microstructure et comportement mécanique d'un liège aggloméré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,90 +4441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperelastic modelling of yarn structures for dynamic applica- tions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro del Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International DYMAT Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Arcachon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4558,90 +4558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain Rate Effect on the Compressive Behaviour of Reinforced Cork Agglomerates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DYMAT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Arcachon (France), France. pp.03018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4675,90 +4675,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation 3D multi-échelles de la microstructure du liège aggloméré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Kopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées du GDR 3544 "Sciences du bois"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4777,476 +4777,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Kevlar KM2 Yarn Subjected to Transverse Impact in high speed range</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation du taux de restitution d'énergie critique dynamique par la méthode des éléments discrets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Girardot</w:t>
+                <w:t xml:space="preserve">Arthur Coré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNC20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133414v1</w:t>
+                <w:t xml:space="preserve">hal-01924133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of Kevlar KM2 Yarn Subjected to Transversal Impact in Short Time Period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Numerical Analysis of Kevlar KM2 Yarn Subjected to Transverse Impact in high speed range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro del Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">JNC20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621568v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation discrete et multi échelle du comportement sous impact de matériaux tissés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Numerical Analysis of Kevlar KM2 Yarn Subjected to Transversal Impact in Short Time Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro del Sorbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899270v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du taux de restitution d'énergie critique dynamique par la méthode des éléments discrets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation discrete et multi échelle du comportement sous impact de matériaux tissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro del Sorbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924133v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A promising way to model damage in composite and dry fabrics using a Discrete Element Method (DEM)</w:t>
               </w:r>
@@ -5459,51 +5459,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00918548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du perçage laser par la méthode C-NEM</w:t>
+                <w:t xml:space="preserve">Simulation of the laser drilling process with the Constraint Natural Element Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Illoul</w:t>
@@ -5538,73 +5538,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laserap'7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. pp.6</w:t>
+              <w:t xml:space="preserve">ICALEO 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Anaheim, CA, United States. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195855v1</w:t>
+                <w:t xml:space="preserve">hal-01195824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse non destructive des défauts engendrés par le perçage laser des barrières thermiques</w:t>
               </w:r>
@@ -5709,51 +5709,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the laser drilling process with the Constraint Natural Element Method</w:t>
+                <w:t xml:space="preserve">Simulation numérique du perçage laser par la méthode C-NEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lounes Illoul</w:t>
@@ -5788,73 +5788,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICALEO 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Anaheim, CA, United States. pp.7</w:t>
+              <w:t xml:space="preserve">Laserap'7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Ile d'Oléron, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195824v1</w:t>
+                <w:t xml:space="preserve">hal-01195855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6348,51 +6348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03ECDC69"/>
+    <w:nsid w:val="4AAB03F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6579,51 +6579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-girardot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3690-6464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180810375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4242-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00865-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04578042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelidakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Caulk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Celigueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522728v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoreloff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227669v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Croquelois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118016" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741570v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longchamp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marchais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Metton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00380-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00385-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pombo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00482-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284711v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Girardot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Iordanoff" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.018" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333195v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Core" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazautets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.09.088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1269-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vicaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Longchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Malaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280143v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280144v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bremaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133414v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899270v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924133v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cor&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Danh Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Girardot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03857280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01068269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENAM0001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-girardot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3690-6464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180810375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4242-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00865-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04578042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelidakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Caulk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Celigueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longchamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoreloff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Croquelois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00385-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marchais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Metton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00380-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pombo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00482-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Core" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Girardot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Iordanoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazautets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.09.088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1269-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vicaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Longchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Malaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bremaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Danh Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Girardot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03857280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01068269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENAM0001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>