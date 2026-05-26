--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -2907,299 +2907,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'équations d'état dans un contexte de simulation discrète de chocs hypervéloces</w:t>
+                <w:t xml:space="preserve">Analyse numérique de l'endommagement dynamique à l'échelle de la microstructure par simulation discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Vicaud</w:t>
+                <w:t xml:space="preserve">Vincent Longchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Malaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610963v1</w:t>
+                <w:t xml:space="preserve">hal-04610894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse numérique de l'endommagement dynamique à l'échelle de la microstructure par simulation discrète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Longchamp</w:t>
+                <w:t xml:space="preserve">Intégration d'équations d'état dans un contexte de simulation discrète de chocs hypervéloces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610894v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation discrète 3D de la microstructure de céramiques projetées plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Longchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3343,135 +3343,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étalabilité d’une poudre dans les procédés de fabrication additive : analyse numérique et discrète</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Marchais</w:t>
+                <w:t xml:space="preserve">Modélisation 3D par élément discret de céramiques projetées plasma à l'échelle de la porosité sous sollicitation dynamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Longchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Metton</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280144v1</w:t>
+                <w:t xml:space="preserve">hal-03717646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai Disk-shaped Compact Tension pour l’analyse à rupture de comprimés pharmaceutiques</w:t>
               </w:r>
@@ -3576,148 +3589,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D par élément discret de céramiques projetées plasma à l'échelle de la porosité sous sollicitation dynamique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Longchamp</w:t>
+                <w:t xml:space="preserve">Étalabilité d’une poudre dans les procédés de fabrication additive : analyse numérique et discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Marchais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Malaise</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Iordanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717646v1</w:t>
+                <w:t xml:space="preserve">hal-04280144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étalabilité d'une poudre dans les procédés de fabrication additive : analyse numérique et discrète</w:t>
               </w:r>
@@ -3837,51 +3837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bremaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Malaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Zinszner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,51 +6348,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AAB03F8"/>
+    <w:nsid w:val="DC9F3B40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6579,51 +6579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-girardot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3690-6464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180810375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4242-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00865-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04578042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelidakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Caulk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Celigueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longchamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoreloff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Croquelois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00385-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marchais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Metton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00380-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pombo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00482-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Core" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Girardot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Iordanoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazautets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.09.088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1269-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610963v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vicaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610894v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Longchamp" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Malaise" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280144v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717646v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bremaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Danh Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Girardot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03857280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01068269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENAM0001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-girardot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3690-6464" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180810375" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAC-4242-2021" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Girardot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Kopp" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-025-00865-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885134v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Henry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Barbenchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bratislav Lukic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00816-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401447v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40870-025-00504-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04578042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dosta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Angelidakis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Caulk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Celigueta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2023.109066" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04741570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Longchamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Girardot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2023.11.026" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tchoreloff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2023.123166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227669v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Croquelois" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2022.118016" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141865v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00385-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marchais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Metton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iordanoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-020-00380-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pombo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sanchez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00482-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136705v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.03.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333195v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Core" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284711v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro del Sorbo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Girardot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Iordanoff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.05.018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guerard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354539v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Kopp" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cazautets" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333234v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2016.09.088" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285198v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Illoul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ranc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schneider" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1269-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174675v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guinard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guipont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jeandin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-014-0185-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987387v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Girardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.04.003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610894v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Longchamp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Malaise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610963v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vicaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04106472v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063154v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717646v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280144v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717613v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bremaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Forquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421517v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824610v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824589v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruli&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420739v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s de Montbrun" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quinton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02421475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133419v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301031" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355502v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818303018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024013v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924133v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cor&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Charles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133414v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Girardot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621568v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899270v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maheo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba Danh Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918548v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Girardot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lounes Illoul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195824v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751784v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195855v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Lhonneur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawfal Blal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Monerie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Shaqfa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05267065v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03857280v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022UBFCK057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-01068269v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014ENAM0001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>