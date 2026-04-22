--- v0 (2026-03-19)
+++ v1 (2026-04-22)
@@ -1883,554 +1883,558 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill-Based Architectures in Autonomous Systems: an Empirical Study</w:t>
+                <w:t xml:space="preserve">Unifying Runtime Monitoring Approaches for Safety-Critical Machine Learning: Application to Vision-Based Landing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Malafosse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albore</w:t>
+                <w:t xml:space="preserve">Mathieu Dario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Engineering Reliable Autonomous Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th International Conference on Pattern Recognition (ICPR 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052748v1</w:t>
+                <w:t xml:space="preserve">hal-05592232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we Defend Against the Unknown? An Empirical Study About Threshold Selection for Neural Network Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Delmas</w:t>
+                <w:t xml:space="preserve">Skill-Based Architectures in Autonomous Systems: an Empirical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Guérin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uncertainty in Artificial Intelligence (UAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Engineering Reliable Autonomous Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Worcester, Massachusetts, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ERAS63351.2025.11135549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579393v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05052748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skill-Based Architectures in Autonomous systems: Lessons Learnt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Albore</w:t>
+                <w:t xml:space="preserve">Can we Defend Against the Unknown? An Empirical Study About Threshold Selection for Neural Network Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoi Tran Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Lesire</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Uncertainty in Artificial Intelligence (UAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PMLR, Jul 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954141v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-Of-Distribution Detection Is Not All You Need</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Ferreira</w:t>
+                <w:t xml:space="preserve">Skill-Based Architectures in Autonomous systems: Lessons Learnt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Malafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Albore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 37th AAAI conference on artificial intelligence (2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Manchester, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870531v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SENA: Similarity-based Error-checking of Neural Activations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2445,1316 +2449,1316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Conference on Artificial Intelligence - ECAI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pairwise Testing Revisited for Structured Data With Constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out-Of-Distribution Detection Is Not All You Need</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Vittorio Sartori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+                <w:t xml:space="preserve">Raul Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation (ICST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">The 37th AAAI conference on artificial intelligence (2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.14829-14837, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICST57152.2023.00027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v37i12.26732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938378v2</w:t>
+                <w:t xml:space="preserve">hal-03870531v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A skill fault model for autonomous systems</w:t>
+                <w:t xml:space="preserve">Pairwise Testing Revisited for Structured Data With Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Medina</w:t>
+                <w:t xml:space="preserve">Luca Vittorio Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Robotics Software Engineering (RoSE’22), Co-located with ICSE 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3526071.3527513⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation (ICST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICST57152.2023.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609377v2</w:t>
+                <w:t xml:space="preserve">hal-03938378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying Evaluation of Machine Learning Safety Monitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Delmas</w:t>
+                <w:t xml:space="preserve">A skill fault model for autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Manecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Symposium on Software Reliability Engineering (ISSRE 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSRE55969.2022.00047⟩</w:t>
+              <w:t xml:space="preserve">4th International Workshop on Robotics Software Engineering (RoSE’22), Co-located with ICSE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pittsburgh, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3526071.3527513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765273v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609377v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiMOOD: Evolutionary Testing Simulation with Out-Of-Distribution Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Guérin</w:t>
+                <w:t xml:space="preserve">Uncertainty Elicitation and Propagation in GSN Models of Assurance Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Idmessaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Conference on Computer Safety, Reliability and Security (SAFECOMP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.1-14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14835-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03779723v1</w:t>
+                <w:t xml:space="preserve">hal-03704505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainty Elicitation and Propagation in GSN Models of Assurance Cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+                <w:t xml:space="preserve">Evaluation of Runtime Monitoring for UAV Emergency Landing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Conference on Computer Safety, Reliability and Security (SAFECOMP 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Philadelphie, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14835-4_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03704505v1</w:t>
+                <w:t xml:space="preserve">hal-03600856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Runtime Monitoring for UAV Emergency Landing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Guerin</w:t>
+                <w:t xml:space="preserve">Unifying Evaluation of Machine Learning Safety Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Symposium on Software Reliability Engineering (ISSRE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Charlotte, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSRE55969.2022.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600856v1</w:t>
+                <w:t xml:space="preserve">hal-03765273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative counterpart of belief functions with application to uncertainty propagation in safety cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+                <w:t xml:space="preserve">SiMOOD: Evolutionary Testing Simulation with Out-Of-Distribution Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Belief Functions (BELIEF 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03709837v1</w:t>
+                <w:t xml:space="preserve">hal-03779723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Test Generation Into Simulation-Based Platforms: An Experience Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Vittorio Sartori</w:t>
+                <w:t xml:space="preserve">A qualitative counterpart of belief functions with application to uncertainty propagation in safety cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Idmessaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd ACM/IEEE International Conference on Automation of Software Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3524481.3527236⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference on Belief Functions (BELIEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623613v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fault Tolerant Control Architecture Based on Fault Trees for an Underwater Robot Executing Transect Missions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Test Generation Into Simulation-Based Platforms: An Experience Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Vittorio Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aizar Antonio Berlanga Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Hereau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Hébert-Vernhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561735⟩</w:t>
+              <w:t xml:space="preserve">3rd ACM/IEEE International Conference on Automation of Software Test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pittsburgh, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3524481.3527236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03228297v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Safety Monitors for Image Classifiers with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Sena Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Arlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2021, Perth, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PRDC53464.2021.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAF: a tool for diverse and constrained test case generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Vittorio Sartori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st IEEE International Conference on Software Quality, Reliability and Security (QRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Hanan Island, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QRS54544.2021.00042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying confidence of safety cases with belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Idmessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3773,92 +3777,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Shanghai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certifying Emergency Landing for Safe Urban UAV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3877,793 +3881,815 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Safety and Security of Intelligent Vehicles (SSIV 2021) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Taipei, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSN-W52860.2021.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a non-deterministic robot in simulation - How many repeated runs ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Robert</w:t>
+                <w:t xml:space="preserve">A Fault Tolerant Control Architecture Based on Fault Trees for an Underwater Robot Executing Transect Missions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crestani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The fourth IEEE International Conference on Robotic Computing (IRC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRC.2020.00048⟩</w:t>
+              <w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Xi’an, China. pp.2127-2133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02444350v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03228297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief functions for safety arguments confidence estimation : A comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Dubois</w:t>
+                <w:t xml:space="preserve">Testing a non-deterministic robot in simulation - How many repeated runs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Scalable Uncertainty Management (SUM 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The fourth IEEE International Conference on Robotic Computing (IRC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Taichung, Taiwan. 8p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2020.00048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58449-8_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02900485v1</w:t>
+                <w:t xml:space="preserve">hal-02444350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hierarchical fault tolerant architecture for an autonomous robot</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonin Messioux</w:t>
+                <w:t xml:space="preserve">Belief functions for safety arguments confidence estimation : A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassir Idmessaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Lesire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Intern. Workshop on ​Safety and Security of Intelligent Vehicles (SSIV) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSN-W50199.2020.00031⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Scalable Uncertainty Management (SUM 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Research Centre on Knowledge and Data (KRDB); Free University of Bozen-Bolzano, Sep 2020, Bolzano, Italy. pp.1-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58449-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558604v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing an Underwater Robot Executing Transect Missions in Mayotte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+                <w:t xml:space="preserve">A hierarchical fault tolerant architecture for an autonomous robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Messioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Claverie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lesire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAROS 2020 - 21st Annual Conference Towards Autonomous Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Virtual, United Kingdom. pp.116-127, </w:t>
+              <w:t xml:space="preserve">6th Intern. Workshop on ​Safety and Security of Intelligent Vehicles (SSIV) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Valence, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-63486-5_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DSN-W50199.2020.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02895512v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning permissiveness of active safety monitors for autonomous systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing an Underwater Robot Executing Transect Missions in Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Hereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Godary-Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Masson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sofia Cassel</w:t>
+                <w:t xml:space="preserve">Thomas Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nasa Formal Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77935-5_23⟩</w:t>
+              <w:t xml:space="preserve">TAROS 2020 - 21st Annual Conference Towards Autonomous Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Virtual, United Kingdom. pp.116-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-63486-5_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637277v2</w:t>
+                <w:t xml:space="preserve">lirmm-02895512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confidence Assessment Framework for Safety Arguments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Wang</w:t>
+                <w:t xml:space="preserve">Tuning permissiveness of active safety monitors for autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalou Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Safety, Reliability, and Security (SAFECOMP), Trento, Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nasa Formal Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Newport News, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77935-5_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533221v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can robot navigation bugs be found in simulation? An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4672,4199 +4698,4294 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on Software Quality, Reliability and Security (QRS2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of safety rules for active monitoring: application to an airport light measurement robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Masson</w:t>
+                <w:t xml:space="preserve">Confidence Assessment Framework for Safety Arguments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Laval</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Motet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotic Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computer Safety, Reliability, and Security (SAFECOMP), Trento, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Trento, Italy. 14p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465734v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D-S Theory for Argument Confidence Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Wang</w:t>
+                <w:t xml:space="preserve">Synthesis of safety rules for active monitoring: application to an airport light measurement robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter Schön</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Desfosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_20⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2017.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372016v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study Report : Safety rules synthesis for an autonomous robot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Masson</w:t>
+                <w:t xml:space="preserve">D-S Theory for Argument Confidence Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Motet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Schön</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fast abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.190-200, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370269v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Worlds for Testing Robot Navigation: a Study on the Difficulty Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sotiropoulos</w:t>
+                <w:t xml:space="preserve">Case Study Report : Safety rules synthesis for an autonomous robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Dependable Computing Conference (EDCC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">Fast abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328909v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Assessing Safety Argumentation Confidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rui Wang</w:t>
+                <w:t xml:space="preserve">Virtual Worlds for Testing Robot Navigation: a Study on the Difficulty Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Motet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop, SERENE </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Dependable Computing Conference (EDCC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Göteborg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372049v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de la navigation de systèmes autonomes dans des mondes virtuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sotiropoulos</w:t>
+                <w:t xml:space="preserve">A Framework for Assessing Safety Argumentation Confidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Motet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Architectures of Robots ( CAR )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop, SERENE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Gothenburg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45892-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282148v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model for Safety Case Confidence Assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test de la navigation de systèmes autonomes dans des mondes virtuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Computer Safety, Reliability and Security (SAFECOMP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Control Architectures of Robots ( CAR )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228861v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Checking and Game theory for Synthesis of Safety Rules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Machin</w:t>
+                <w:t xml:space="preserve">A Model for Safety Case Confidence Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dufossé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 16th International Symposium on High Assurance Systems Engineering (HASE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HASE.2015.15⟩</w:t>
+              <w:t xml:space="preserve">34th International Conference on Computer Safety, Reliability and Security (SAFECOMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-24255-2_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164981v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-checking and Game Theory for the Synthesis of Safety Rules</w:t>
+                <w:t xml:space="preserve">Model-Checking and Game theory for Synthesis of Safety Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Machin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on High Assurance Systems Engineering (HASE 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 16th International Symposium on High Assurance Systems Engineering (HASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Daytona Beach Shores, United States. pp.36-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2015.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207657v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying Safety Monitors for Autonomous Systems using Model-checking</w:t>
+                <w:t xml:space="preserve">Model-checking and Game Theory for the Synthesis of Safety Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Machin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Dufossé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Safety, Reliability and Security (SafeComp 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on High Assurance Systems Engineering (HASE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207152v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML-Based Modeling of Robustness Testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+                <w:t xml:space="preserve">Specifying Safety Monitors for Autonomous Systems using Model-checking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Machin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dufossé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE International Symposium on High Assurance Systems Engineering (HASE2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Safety, Reliability and Security (SafeComp 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HASE.2014.31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282159v1</w:t>
+                <w:t xml:space="preserve">hal-01207152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Safety Analysis of Human-Robot Interactions: the MIRAS Walking Assistance Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UML-Based Modeling of Robustness Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Rehabilitation Robotics (ICORR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IEEE International Symposium on High Assurance Systems Engineering (HASE2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Miami, United States. pp.168-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2014.31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839296v1</w:t>
+                <w:t xml:space="preserve">hal-01282159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying safety monitors for autonomous systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-Based Safety Analysis of Human-Robot Interactions: the MIRAS Walking Assistance Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t>
+              <w:t xml:space="preserve">International Conference on Rehabilitation Robotics (ICORR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841711v2</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Privacy Risk Assessment Methodology for Location-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jesús Friginal</w:t>
+                <w:t xml:space="preserve">Specifying safety monitors for autonomous systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Machin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc-Olivier Killijian</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services (MOBIQUITOUS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281790v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Existing Standards to a Medical Rehabilitation Robot: Limits and Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Privacy Risk Assessment Methodology for Location-Based Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Friginal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Powell</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Killijian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop FW5: Safety in Human-Robot Coexistence &amp; Interaction: How can Standardization and Research benefit from each other?, IEEE/RSJ Intern. Conference Intelligent Robots and Systems (IROS2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services (MOBIQUITOUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Tokyo, Japan. pp.748-753, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11569-6_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282195v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety Trigger Conditions for Critical Autonomous Systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applying Existing Standards to a Medical Rehabilitation Robot: Limits and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop FW5: Safety in Human-Robot Coexistence &amp; Interaction: How can Standardization and Research benefit from each other?, IEEE/RSJ Intern. Conference Intelligent Robots and Systems (IROS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRDC.2012.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01282203v1</w:t>
+                <w:t xml:space="preserve">hal-01282195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMORES: an architecture for mobiquitous resilient systems</w:t>
+                <w:t xml:space="preserve">Safety Trigger Conditions for Critical Autonomous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Artigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Deswarte</w:t>
+                <w:t xml:space="preserve">Amina Mekki-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARMOR'12</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2222436.2222443⟩</w:t>
+              <w:t xml:space="preserve">The 18th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Niigata, Japan. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRDC.2012.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736020v1</w:t>
+                <w:t xml:space="preserve">hal-01282203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitation of Executable Safety Rules for Critical Autonomous Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
+                <w:t xml:space="preserve">AMORES: an architecture for mobiquitous resilient systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deswarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Killijian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ARMOR'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Sibiu, Romania. Article N°7 (7p.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2222436.2222443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282237v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-robot interactions: model-based risk analysis and safety case construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
+                <w:t xml:space="preserve">Elicitation of Executable Safety Rules for Critical Autonomous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Mekki-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Toulouse, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192419v2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définition de règles de sécurité-innocuité vérifiables en ligne pour des systèmes autonomes critiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
+                <w:t xml:space="preserve">Human-robot interactions: model-based risk analysis and safety case construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Sécurité des Systèmes &amp; Sureté des Logiciels (3SL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285169v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192419v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Risk Analysis Of Human-Robot Interactions And Safety Argument Construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
+                <w:t xml:space="preserve">Définition de règles de sécurité-innocuité vérifiables en ligne pour des systèmes autonomes critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Mekki-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Model Based Safety Assessment Workshop (MBSAW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée Sécurité des Systèmes &amp; Sureté des Logiciels (3SL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285183v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A UML-based method for risk analysis of human-robot interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Martin-Guillerez</w:t>
+                <w:t xml:space="preserve">Model-Based Risk Analysis Of Human-Robot Interactions And Safety Argument Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Zanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Software Engineering for Resilient Systems (SERENE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Model Based Safety Assessment Workshop (MBSAW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285195v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with Model-Based User-Centered Risk Assessment for Service Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A UML-based method for risk analysis of human-robot interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martin-Guillerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International High Assurance Systems Engineering Symposium (HASE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/HASE.2010.10⟩</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Software Engineering for Resilient Systems (SERENE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, London, United Kingdom. pp. 32-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2401736.2401740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285192v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experience with a Model-based Safety Analysis Process for Autonomous Service Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Experience with Model-Based User-Centered Risk Assessment for Service Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Martin-Guillerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Technical Challenges for Dependable Robots in Human Environments (DRHE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International High Assurance Systems Engineering Symposium (HASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, San Jose, United States. 10p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HASE.2010.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285189v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance en ligne de la sécurité basée sur les modes de sécurité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experience with a Model-based Safety Analysis Process for Autonomous Service Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martin-Guillerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lambda mu 16 - 16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Technical Challenges for Dependable Robots in Human Environments (DRHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282460v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Safety Monitoring Using Safety Modes</w:t>
+                <w:t xml:space="preserve">Surveillance en ligne de la sécurité basée sur les modes de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Technical Challenges for Dependable Robots in Human Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, PASADENA, United States. pp.1-13</w:t>
+              <w:t xml:space="preserve">Lambda mu 16 - 16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282444v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerant Planning for Critical Robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Safety Monitoring Using Safety Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Powell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étienne Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> DSN 2007 The 37th Annual IEEE/IFIP International Conference on Dependable Systems and Networks </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Technical Challenges for Dependable Robots in Human Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, PASADENA, United States. pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292653v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00282444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning with Diversified Models for Fault-Tolerant Robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Fault Tolerant Planning for Critical Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Killijian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Automated Planning and Scheduling (ICAPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> DSN 2007 The 37th Annual IEEE/IFIP International Conference on Dependable Systems and Networks </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Edimbourg, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSN.2007.50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292650v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safe and dependable physical human-robot interaction in anthropic domains: State of the art and challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raja Chatila</w:t>
+                <w:t xml:space="preserve">Planning with Diversified Models for Fault-Tolerant Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gallien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Killijian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'06 Workshop on Physical Human-Robot Interaction in Anthropic Domains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Automated Planning and Scheduling (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Providence, RI, United States. pp.216-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295366v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Tolerance in Autonomous Systems: How and How Much?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+                <w:t xml:space="preserve">Safe and dependable physical human-robot interaction in anthropic domains: State of the art and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Albu-Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bicchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lampe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 4th IARP - IEEE/RAS - EURON Joint Workshop on Technical Challenges for Dependable Robots in Human Environments (DRHE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'06 Workshop on Physical Human-Robot Interaction in Anthropic Domains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.6936985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292930v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Human-Centered UML for Risk Analysis - Application to a medical robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Tolerance in Autonomous Systems: How and How Much?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IFIP World Computer Congress (WCC), Human Error, Safety and Systems Development (HESSD04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP/WCC, Aug 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve"> 4th IARP - IEEE/RAS - EURON Joint Workshop on Technical Challenges for Dependable Robots in Human Environments (DRHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276662v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a human-centered UML for risk analysis</w:t>
+                <w:t xml:space="preserve">Toward a Human-Centered UML for Risk Analysis - Application to a medical robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Motet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP WCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Toulouse, France. pp.177-191</w:t>
+              <w:t xml:space="preserve">18th IFIP World Computer Congress (WCC), Human Error, Safety and Systems Development (HESSD04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP/WCC, Aug 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00003461v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic error model of human-robot interaction</w:t>
+                <w:t xml:space="preserve">Toward a human-centered UML for risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Motet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Motet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Baron</w:t>
+                <w:t xml:space="preserve">Guy Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IARP - IEEE/RAS - EURON Joint Workshop on Technical Challenges for Dependable Robots in Human Environments, Manchester, UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">IFIP WCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France. pp.177-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276665v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00003461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML based risk analysis - Application to a medical robot</w:t>
+                <w:t xml:space="preserve">Generic error model of human-robot interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Baron</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Motet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality Reliability and Maintenance 5th International Conference, Oxford, UK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd IARP - IEEE/RAS - EURON Joint Workshop on Technical Challenges for Dependable Robots in Human Environments, Manchester, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01276661v1</w:t>
+                <w:t xml:space="preserve">hal-01276665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of UML in human factors analysis for safety of a medical robot for tele-echography</w:t>
+                <w:t xml:space="preserve">UML based risk analysis - Application to a medical robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Tondu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, Intelligent Robots and Systems for Human Security, Health, and Prosperty IROS 2003, Las Vegas, USA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quality Reliability and Maintenance 5th International Conference, Oxford, UK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276631v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UML Based FMECA in Risk Analysis</w:t>
+                <w:t xml:space="preserve">Integration of UML in human factors analysis for safety of a medical robot for tele-echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Baron</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Tondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMc'2003, University of Naples II, Naples, Italy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, Intelligent Robots and Systems for Human Security, Health, and Prosperty IROS 2003, Las Vegas, USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE/RSJ, Oct 2003, Las Vegas, United States. pp.3212-3217, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2003.1249651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276635v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">UML Based FMECA in Risk Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESMc'2003, University of Naples II, Naples, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Safety Analysis of a Medical Robot for Tele-echography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Vilchis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IARP IEEE/RAS joint workshop on Technical Challenge for Dependable Robots in Human Environments, Toulouse, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2002, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8874,78 +8995,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Monitoring for Safety-Critical Vision-based Runway Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chenevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8973,100 +9094,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANITI Days 2026 - Poster Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runtime Monitoring for AI-based Systems: An application to runway detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Dario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chenevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,63 +9203,63 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT IASIV -- Thematic Seminar Poster Session</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2025, Gif-sur-Yvette, Supélec, Paris, France</w:t>
+              <w:t xml:space="preserve">, Dec 2025, Gif-sur-Yvette, Supélec, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9148,165 +9269,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOSUR -Lot3 -Test Case Generation for Geolocation Fusion Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Pella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Waeselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LAAS - CNRS. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire for estimating uncertainties in assurance cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Idmessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9332,73 +9453,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of aggregation formulas for GSN argument types using belief functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassir Idmessaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9424,283 +9545,283 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil logiciel HAZOP-UML - Document des cas d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Larré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalou Cabrera Castillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant planning: towards dependable autonomous robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Lussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Killijian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Rapport LAAS n° 16046, LAAS-CNRS. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMORES L1.2 - A Privacy Risk Assessment Methodology for Location-Based Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Friginal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9726,546 +9847,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Killijian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] AMORES1.2/1.0 ; Rapport LAAS n° 16048, LAAS-CNRS. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la synthèse de superviseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Machin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Waeselynck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 13067, LAAS-CNRS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des réseaux bayésiens et de l'approche de Fenton pour l'estimation de probabilité d'occurrence d'événements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Anh Do Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent Safety Systems for Autonomy : State of the Art and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 07710, LAAS-CNRS. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et analyse de différents dispositifs externes de sécurité-innocuité de type safety bag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Powell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 05551, LAAS-CNRS. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability modelling of a fault tolerant duplex system using AADL and GSPNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Elena E. Rugina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Guiochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 05315, LAAS-CNRS. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10275,100 +10396,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de la sécurité des systèmes de la robotique de service - Approche UML basée sur une analyse du risque système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. INSA de Toulouse, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00007610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10378,105 +10499,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trusting robots : Contributions to dependable autonomous collaborative robotic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guiochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Embedded Systems. Université de Toulouse 3 Paul Sabatier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01276555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10544,51 +10665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48E4946F"/>
+    <w:nsid w:val="8CEA2691"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10775,51 +10896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-guiochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1285-8974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074324012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://homepages.laas.fr/guiochet/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04342922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idmessaoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104318" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sotiropoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vernhes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09800-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.02.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.11.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Machin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2633291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.04.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Friginal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.05.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XLQZF0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Asri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.11.4.83-113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ippolito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905052437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05052748v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malafosse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ERAS63351.2025.11135549" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03938378v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vittorio Sartori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST57152.2023.00027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609377v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526071.3527513" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03704505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14835-4_8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03709837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_22" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03623613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizar Antonio Berlanga Galvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H&#233;bert-Vernhes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524481.3527236" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561735" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362684v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC53464.2021.00012" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435959v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS54544.2021.00042" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_27" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2020.00048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02558604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Messioux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W50199.2020.00031" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02895512v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_14" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01637277v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Masson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cassel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77935-5_23" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533221v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534235v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Desfosses" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.11" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372016v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01370269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328909v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372049v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45892-2_1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282148v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228861v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Anh Do Hoang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24255-2_23" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.15" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207657v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207152v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2014.31" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841711v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281790v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11569-6_65" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mekki-Mokhtar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2012.22" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736020v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2222436.2222443" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282237v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192419v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285169v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285183v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin-Guillerez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401736.2401740" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285192v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2010.10" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282460v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282444v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292653v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2007.50" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292650v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295366v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.6936985" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Motet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276631v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249651" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276635v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276607v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05505568v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pella" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escourrou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03210201v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613787v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271568v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282191v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823620v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292945v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295346v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena E. Rugina" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01276555v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-guiochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1285-8974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074324012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://homepages.laas.fr/guiochet/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04342922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idmessaoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104318" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sotiropoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vernhes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09800-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.02.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.11.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Machin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2633291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.04.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Friginal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.05.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XLQZF0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Asri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.11.4.83-113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ippolito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905052437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05052748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malafosse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ERAS63351.2025.11135549" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03938378v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vittorio Sartori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST57152.2023.00027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609377v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526071.3527513" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03704505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14835-4_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03709837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03623613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizar Antonio Berlanga Galvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H&#233;bert-Vernhes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524481.3527236" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC53464.2021.00012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS54544.2021.00042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561735" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2020.00048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02558604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Messioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W50199.2020.00031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02895512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01637277v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Masson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cassel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77935-5_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534235v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Desfosses" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_20" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01370269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45892-2_1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282148v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Anh Do Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24255-2_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2014.31" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841711v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11569-6_65" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mekki-Mokhtar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2012.22" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2222436.2222443" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192419v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285195v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin-Guillerez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401736.2401740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285192v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2010.10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2007.50" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292650v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.6936985" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292930v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276665v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Motet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249651" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05505568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escourrou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03210201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271568v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292675v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena E. Rugina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01276555v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>