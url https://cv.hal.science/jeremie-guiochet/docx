--- v1 (2026-04-22)
+++ v2 (2026-05-12)
@@ -1,10610 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10558 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:117.07317073171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jérémie Guiochet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jeremie-guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1285-8974</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074324012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=yxa9u84AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérémie Guiochet is professor in computer science at University of Toulouse. His research activities take place at LAAS-CNRS.More info here  :</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://homepages.laas.fr/guiochet/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Monitoring of Machine Learning Perception Functions: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (2), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/coin.70032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence assessment in safety argument structure - Quantitative vs. qualitative approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Idmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 165, pp.109100. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2023.109100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill-based design of dependable robotic architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 160, pp.104318. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2022.104318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The virtual lands of Oz: testing an agribot in simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément C. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sotiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vernhes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.2025-2054. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10664-020-09800-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Case Confidence Propagation Based on Dempster-Shafer theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 107, pp.46-64. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOF - A Safety MOnitoring Framework for Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (5), pp.702-715. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2016.2633291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Confidence in Railway Safety Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110 (part B), pp.286-299. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2017.11.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety-critical advanced robots: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard analysis of human–robot interactions with HAZOP–UML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 84, pp. 225-237. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2015.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards privacy-driven design of a dynamic carpooling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Friginal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2014.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MIRAS : Robot d'assistance à la déambulation avec interaction multimodale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Pasqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Saint-Bauzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Zong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Clady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Decq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des systèmes de la robotique médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sécurité et gestion des risques, SE2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un profil UML pour la conception de composants multivues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Coulette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ebersold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra El Asri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série L'Objet : logiciel, bases de données, réseaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (4), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/objet.11.4.83-113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Seven-degrees-of-freedom Robot-arm Driven by Pneumatic Artificial Muscles for Humanoid Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Ippolito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Daidié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Robotics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (4), p.257-274. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0278364905052437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying Runtime Monitoring Approaches for Safety-Critical Machine Learning: Application to Vision-Based Landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Pattern Recognition (ICPR 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill-Based Architectures in Autonomous Systems: an Empirical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Engineering Reliable Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Worcester, Massachusetts, United States. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ERAS63351.2025.11135549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05052748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we Defend Against the Unknown? An Empirical Study About Threshold Selection for Neural Network Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoi Tran Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Uncertainty in Artificial Intelligence (UAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PMLR, Jul 2024, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skill-Based Architectures in Autonomous systems: Lessons Learnt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Albore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFM 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04954141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENA: Similarity-based Error-checking of Neural Activations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Conference on Artificial Intelligence - ECAI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out-Of-Distribution Detection Is Not All You Need</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 37th AAAI conference on artificial intelligence (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Washington DC, United States. pp.14829-14837, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v37i12.26732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pairwise Testing Revisited for Structured Data With Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Vittorio Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Software Testing, Verification and Validation (ICST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICST57152.2023.00027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938378v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A skill fault model for autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Manecy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Robotics Software Engineering (RoSE’22), Co-located with ICSE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, United States. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3526071.3527513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609377v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unifying Evaluation of Machine Learning Safety Monitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd IEEE International Symposium on Software Reliability Engineering (ISSRE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Charlotte, United States. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSRE55969.2022.00047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiMOOD: Evolutionary Testing Simulation with Out-Of-Distribution Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC55274.2022.00021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty Elicitation and Propagation in GSN Models of Assurance Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Idmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41st International Conference on Computer Safety, Reliability and Security (SAFECOMP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Munich, Germany. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-14835-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Runtime Monitoring for UAV Emergency Landing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Robotics and Automation (ICRA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Philadelphie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualitative counterpart of belief functions with application to uncertainty propagation in safety cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Idmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Belief Functions (BELIEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17801-6_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of Test Generation Into Simulation-Based Platforms: An Experience Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Vittorio Sartori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aizar Antonio Berlanga Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hébert-Vernhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM/IEEE International Conference on Automation of Software Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pittsburgh, United States. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3524481.3527236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying confidence of safety cases with belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Idmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Belief Functions (BELIEF 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-88601-1_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certifying Emergency Landing for Safe Urban UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Safety and Security of Intelligent Vehicles (SSIV 2021) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-W52860.2021.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03213534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fault Tolerant Control Architecture Based on Fault Trees for an Underwater Robot Executing Transect Missions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Godary-Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2021 - 38th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Xi’an, China. pp.2127-2133, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA48506.2021.9561735⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03228297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAF: a tool for diverse and constrained test case generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Vittorio Sartori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE International Conference on Software Quality, Reliability and Security (QRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Hanan Island, China. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QRS54544.2021.00042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03435959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Safety Monitors for Image Classifiers with Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Sena Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Arlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2021, Perth, Australia. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC53464.2021.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a non-deterministic robot in simulation - How many repeated runs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fourth IEEE International Conference on Robotic Computing (IRC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Taichung, Taiwan. 8p., </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2020.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02444350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belief functions for safety arguments confidence estimation : A comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Idmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Scalable Uncertainty Management (SUM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre on Knowledge and Data (KRDB); Free University of Bozen-Bolzano, Sep 2020, Bolzano, Italy. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-58449-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical fault tolerant architecture for an autonomous robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Messioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Lesire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Intern. Workshop on ​Safety and Security of Intelligent Vehicles (SSIV) at IEEE/IFIP Intern. Conf. on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Valence, Spain. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN-W50199.2020.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing an Underwater Robot Executing Transect Missions in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Hereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Godary-Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAROS 2020 - 21st Annual Conference Towards Autonomous Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Virtual, United Kingdom. pp.116-127, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63486-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02895512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning permissiveness of active safety monitors for autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalou Cabrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Cassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nasa Formal Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Newport News, United States. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77935-5_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637277v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can robot navigation bugs be found in simulation? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sotiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on Software Quality, Reliability and Security (QRS2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence Assessment Framework for Safety Arguments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Safety, Reliability, and Security (SAFECOMP), Trento, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Trento, Italy. 14p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of safety rules for active monitoring: application to an airport light measurement robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Desfosses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotic Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Taichung, Taiwan. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRC.2017.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study Report : Safety rules synthesis for an autonomous robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fast abstracts at International Conference on Computer Safety, Reliability, and Security (SAFECOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-S Theory for Argument Confidence Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Schön</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Belief Functions (BELIEF 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Prague, Czech Republic. pp.190-200, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45559-4_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Worlds for Testing Robot Navigation: a Study on the Difficulty Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sotiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Dependable Computing Conference (EDCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Assessing Safety Argumentation Confidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop, SERENE </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Gothenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45892-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de la navigation de systèmes autonomes dans des mondes virtuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sotiropoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Architectures of Robots ( CAR )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Safety Case Confidence Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Anh Do Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Conference on Computer Safety, Reliability and Security (SAFECOMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Delft, Netherlands. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24255-2_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Checking and Game theory for Synthesis of Safety Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE 16th International Symposium on High Assurance Systems Engineering (HASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Daytona Beach Shores, United States. pp.36-43, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HASE.2015.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-checking and Game Theory for the Synthesis of Safety Rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on High Assurance Systems Engineering (HASE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Daytona Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying Safety Monitors for Autonomous Systems using Model-checking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Dufossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Safety, Reliability and Security (SafeComp 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML-Based Modeling of Robustness Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE International Symposium on High Assurance Systems Engineering (HASE2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Miami, United States. pp.168-175, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HASE.2014.31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Safety Analysis of Human-Robot Interactions: the MIRAS Walking Assistance Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Anh Do Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Rehabilitation Robotics (ICORR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specifying safety monitors for autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safecomp 2013 FastAbstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Privacy Risk Assessment Methodology for Location-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Friginal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services (MOBIQUITOUS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Tokyo, Japan. pp.748-753, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11569-6_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying Existing Standards to a Medical Rehabilitation Robot: Limits and Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Anh Do Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop FW5: Safety in Human-Robot Coexistence &amp; Interaction: How can Standardization and Research benefit from each other?, IEEE/RSJ Intern. Conference Intelligent Robots and Systems (IROS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Trigger Conditions for Critical Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mekki-Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th IEEE Pacific Rim International Symposium on Dependable Computing (PRDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Niigata, Japan. 10p., </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRDC.2012.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMORES: an architecture for mobiquitous resilient systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Artigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARMOR'12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Sibiu, Romania. Article N°7 (7p.), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2222436.2222443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elicitation of Executable Safety Rules for Critical Autonomous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mekki-Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-robot interactions: model-based risk analysis and safety case construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Anh Do Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embedded Real Time Software and Systems (ERTS2 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192419v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de règles de sécurité-innocuité vérifiables en ligne pour des systèmes autonomes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Mekki-Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Sécurité des Systèmes &amp; Sureté des Logiciels (3SL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Based Risk Analysis Of Human-Robot Interactions And Safety Argument Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Anh Do Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model Based Safety Assessment Workshop (MBSAW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A UML-based method for risk analysis of human-robot interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Martin-Guillerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Software Engineering for Resilient Systems (SERENE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, London, United Kingdom. pp. 32-41, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2401736.2401740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with Model-Based User-Centered Risk Assessment for Service Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Martin-Guillerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International High Assurance Systems Engineering Symposium (HASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, San Jose, United States. 10p., </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HASE.2010.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experience with a Model-based Safety Analysis Process for Autonomous Service Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Martin-Guillerez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Technical Challenges for Dependable Robots in Human Environments (DRHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance en ligne de la sécurité basée sur les modes de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambda mu 16 - 16e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Avignon, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Safety Monitoring Using Safety Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Technical Challenges for Dependable Robots in Human Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, PASADENA, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Planning for Critical Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> DSN 2007 The 37th Annual IEEE/IFIP International Conference on Dependable Systems and Networks </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edimbourg, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2007.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning with Diversified Models for Fault-Tolerant Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Automated Planning and Scheduling (ICAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Providence, RI, United States. pp.216-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safe and dependable physical human-robot interaction in anthropic domains: State of the art and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Alami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albu-Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bicchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bischoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS'06 Workshop on Physical Human-Robot Interaction in Anthropic Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2006.6936985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerance in Autonomous Systems: How and How Much?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chatila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th IARP - IEEE/RAS - EURON Joint Workshop on Technical Challenges for Dependable Robots in Human Environments (DRHE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Human-Centered UML for Risk Analysis - Application to a medical robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP World Computer Congress (WCC), Human Error, Safety and Systems Development (HESSD04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP/WCC, Aug 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a human-centered UML for risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Boy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP WCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. pp.177-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00003461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic error model of human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Motet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IARP - IEEE/RAS - EURON Joint Workshop on Technical Challenges for Dependable Robots in Human Environments, Manchester, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML based risk analysis - Application to a medical robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Reliability and Maintenance 5th International Conference, Oxford, UK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of UML in human factors analysis for safety of a medical robot for tele-echography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Tondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, Intelligent Robots and Systems for Human Security, Health, and Prosperty IROS 2003, Las Vegas, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/RSJ, Oct 2003, Las Vegas, United States. pp.3212-3217, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2003.1249651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UML Based FMECA in Risk Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMc'2003, University of Naples II, Naples, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety Analysis of a Medical Robot for Tele-echography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Vilchis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IARP IEEE/RAS joint workshop on Technical Challenge for Dependable Robots in Human Environments, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring for Safety-Critical Vision-based Runway Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANITI Days 2026 - Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Runtime Monitoring for AI-based Systems: An application to runway detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chenevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT IASIV -- Thematic Seminar Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Gif-sur-Yvette, Supélec, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEOSUR -Lot3 -Test Case Generation for Geolocation Fusion Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Pella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bouziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Escourrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LAAS - CNRS. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnaire for estimating uncertainties in assurance cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Idmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of aggregation formulas for GSN argument types using belief functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Idmessaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil logiciel HAZOP-UML - Document des cas d'utilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Larré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalou Cabrera Castillos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault tolerant planning: towards dependable autonomous robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Ingrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Rapport LAAS n° 16046, LAAS-CNRS. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMORES L1.2 - A Privacy Risk Assessment Methodology for Location-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Friginal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Killijian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] AMORES1.2/1.0 ; Rapport LAAS n° 16048, LAAS-CNRS. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la synthèse de superviseur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Machin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Waeselynck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 13067, LAAS-CNRS. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des réseaux bayésiens et de l'approche de Fenton pour l'estimation de probabilité d'occurrence d'événements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Anh Do Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Independent Safety Systems for Autonomy : State of the Art and Future Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 07710, LAAS-CNRS. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et analyse de différents dispositifs externes de sécurité-innocuité de type safety bag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Powell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 05551, LAAS-CNRS. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependability modelling of a fault tolerant duplex system using AADL and GSPNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Elena E. Rugina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karama Kanoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kaâniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 05315, LAAS-CNRS. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la sécurité des systèmes de la robotique de service - Approche UML basée sur une analyse du risque système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. INSA de Toulouse, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trusting robots : Contributions to dependable autonomous collaborative robotic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Guiochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Embedded Systems. Université de Toulouse 3 Paul Sabatier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01276555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10665,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CEA2691"/>
+    <w:nsid w:val="554677CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10896,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-guiochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1285-8974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074324012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://homepages.laas.fr/guiochet/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04342922v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idmessaoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109100" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104318" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436216v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sotiropoulos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vernhes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09800-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012942v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.02.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.11.012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Machin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2633291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394136v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.04.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271565v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242263v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Friginal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.05.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XLQZF0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282234v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292664v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292934v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Asri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.11.4.83-113" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292939v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ippolito" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905052437" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592232v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05052748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malafosse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ERAS63351.2025.11135549" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954141v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03938378v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vittorio Sartori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST57152.2023.00027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609377v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526071.3527513" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03704505v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14835-4_8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03709837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_22" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03623613v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizar Antonio Berlanga Galvan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H&#233;bert-Vernhes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524481.3527236" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC53464.2021.00012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS54544.2021.00042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_27" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561735" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2020.00048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900485v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_10" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02558604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Messioux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W50199.2020.00031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02895512v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_14" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01637277v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Masson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cassel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77935-5_23" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534235v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533221v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465734v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Desfosses" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.11" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_20" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01370269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45892-2_1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282148v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228861v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Anh Do Hoang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24255-2_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164981v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207152v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282159v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2014.31" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841711v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281790v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11569-6_65" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mekki-Mokhtar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2012.22" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2222436.2222443" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192419v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285169v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285183v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285195v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin-Guillerez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401736.2401740" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285192v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2010.10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282444v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292653v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2007.50" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292650v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.6936985" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292930v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276665v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Motet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276631v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249651" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276635v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276607v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05505568v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pella" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escourrou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03210201v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271568v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804879v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823620v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292675v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena E. Rugina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01276555v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jeremie-guiochet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1285-8974" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074324012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=yxa9u84AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://homepages.laas.fr/guiochet/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Sena Ferreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Delmas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guiochet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Waeselynck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.70032" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04342922v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Idmessaoud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2023.109100" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Albore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doose" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Lesire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436216v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment C. Robert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sotiropoulos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vernhes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10664-020-09800-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012942v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Motet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sch&#246;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2019.02.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394139v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Machin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Blanquart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2016.2633291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661045v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2017.11.012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394136v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2017.04.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2015.12.017" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Friginal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Killijian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2014.05.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5XLQZF0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282234v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Pasqui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Saint-Bauzel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Zong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Clady" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Tondu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Baron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Nassar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coulette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ebersold" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra El Asri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/objet.11.4.83-113" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ippolito" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daidi&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364905052437" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592232v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dario" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chenevier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Guerin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05052748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malafosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ERAS63351.2025.11135549" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579393v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoi Tran Dang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954141v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212952v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guiochet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03870531v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferreira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v37i12.26732" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03938378v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Vittorio Sartori" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICST57152.2023.00027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03609377v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Medina" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Manecy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3526071.3527513" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSRE55969.2022.00047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779723v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC55274.2022.00021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03704505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14835-4_8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03600856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03709837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17801-6_22" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03623613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aizar Antonio Berlanga Galvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon H&#233;bert-Vernhes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524481.3527236" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03366274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88601-1_27" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W52860.2021.00020" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03228297v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Hereau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Godary-Dejean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA48506.2021.9561735" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03435959v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QRS54544.2021.00042" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362684v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Arlat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC53464.2021.00012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2020.00048" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02900485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58449-8_10" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02558604v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Favier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Messioux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN-W50199.2020.00031" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02895512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Claverie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63486-5_14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01637277v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Masson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Cassel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77935-5_23" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534235v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465734v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Desfosses" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Laval" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2017.11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01370269v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45559-4_20" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45892-2_1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Anh Do Hoang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24255-2_23" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164981v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dufoss&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Powell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2015.15" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207152v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Moraes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2014.31" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839296v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841711v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281790v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11569-6_65" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282195v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282203v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Mekki-Mokhtar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRDC.2012.22" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00736020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deswarte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2222436.2222443" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282237v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192419v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285169v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285195v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin-Guillerez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2401736.2401740" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HASE.2010.10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282460v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Baudin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282444v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292653v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lussier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2007.50" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292650v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295366v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albu-Schaeffer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bicchi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bischoff" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.6936985" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292930v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lampe" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276662v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003461v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276665v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Motet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baron" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276631v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249651" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276635v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276607v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vilchis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519080v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519067v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05505568v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Pella" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouziat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Escourrou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03649068v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03210201v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613787v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Larr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalou Cabrera Castillos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271568v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282191v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804879v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823620v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292675v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292945v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Elena E. Rugina" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01276555v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>